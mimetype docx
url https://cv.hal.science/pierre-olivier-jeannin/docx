--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -804,51 +804,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model parameter extraction tool for the analysis of seriesconnected SiC-MOSFETs</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a 10 kV-70A switch with six SiC-MOSFETs in a series-connection configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
@@ -879,444 +879,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nuremberg (on line), Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506812v1</w:t>
+                <w:t xml:space="preserve">hal-03470255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Risaletto</w:t>
+                <w:t xml:space="preserve">Model parameter extraction tool for the analysis of seriesconnected SiC-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t>
+              <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nuremberg (on line), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289135v1</w:t>
+                <w:t xml:space="preserve">hal-03506812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Integrated Power Module for Silicon Carbide MOSFET with Self-Compensation of the Magnetic Field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Toni Youssef</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020·2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615995v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a 10 kV-70A switch with six SiC-MOSFETs in a series-connection configuration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
+                <w:t xml:space="preserve">Design of an Integrated Power Module for Silicon Carbide MOSFET with Self-Compensation of the Magnetic Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatme Abed Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
+              <w:t xml:space="preserve">The 13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020·2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470255v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D PCB package for GaN inverter leg with low EMC feature</w:t>
               </w:r>
@@ -1449,51 +1449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D advanced packaging concepts for Wide Bandgap Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1650,355 +1650,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMC Improvement with New Architectures of Gate Drivers for SiC MOSFET Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DC/DC Converter Based on a Very High Frequency Tuned Power Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Charley Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130965v1</w:t>
+                <w:t xml:space="preserve">hal-02277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DC/DC Converter Based on a Very High Frequency Tuned Power Oscillator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawad Makhoul</w:t>
+                <w:t xml:space="preserve">EMC Improvement with New Architectures of Gate Drivers for SiC MOSFET Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charley Lanneluc</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1--6</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277151v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictive model to investigate the effects of gate driver on dv/dt in series-connected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
@@ -2027,90 +2027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Step Packaging Concept for Series-Connected SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2267,293 +2267,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Driver Architectures Impacts on Voltage Balancing of SiC MOSFETs in Series Connection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+                <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE-2018 ECCE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (epe'18 Ecce Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883779v1</w:t>
+                <w:t xml:space="preserve">hal-02331198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a high speed switching cell using optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gate Driver Architectures Impacts on Voltage Balancing of SiC MOSFETs in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andressa Nakahata Medrado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ecce 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">EPE-2018 ECCE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885534v1</w:t>
+                <w:t xml:space="preserve">hal-01883779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de deux structures d'onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (THF) à transistor GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2562,202 +2532,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a high speed switching cell using optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andressa Nakahata Medrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Sang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Desportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (epe'18 Ecce Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">ecce 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331198v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
               </w:r>
@@ -2963,90 +2963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on SiC-MOSFET Devices and Associated Gate Drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3190,402 +3190,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond Devices for Power Electronics</w:t>
+                <w:t xml:space="preserve">SIC power devices in power electronics: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">Luciano Fs Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Perez</w:t>
+                <w:t xml:space="preserve">Ruan Cm Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masante Cédric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Raoni de A Pegado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on New Diamond and Nano Carbons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Power Electronics Conference (COBEP), 2017 Brazilian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juiz de Fora, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590457v1</w:t>
+                <w:t xml:space="preserve">hal-02330510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC power devices in power electronics: An overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">SIC Power Devices in Power Electronics: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan Cm Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoni de A Pegado</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics Conference (COBEP), 2017 Brazilian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Juiz de Fora, Brazil</w:t>
+              <w:t xml:space="preserve">Brazilian Power Electronics Conference (COBEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330510v1</w:t>
+                <w:t xml:space="preserve">hal-02445586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC Power Devices in Power Electronics: An Overview</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diamond Devices for Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruan Cm Gomes</w:t>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masante Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raoni de A Pegado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Power Electronics Conference (COBEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minas Gerais, Brazil</w:t>
+              <w:t xml:space="preserve">11th Conference on New Diamond and Nano Carbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445586v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Schottky diodes interactions in power electronics application</w:t>
               </w:r>
@@ -3748,51 +3748,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE 2017 (ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,182 +3936,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">Perturbations électromagnétiques conduites d’un bras d’onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCM2016 - International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique 2016 (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366471v1</w:t>
+                <w:t xml:space="preserve">hal-01332707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4119,215 +4115,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbations électromagnétiques conduites d’un bras d’onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Fita</w:t>
+                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique 2016 (SGE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICDCM2016 - International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332707v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging 3D pour MOSFET en carbure de silicium</w:t>
               </w:r>
@@ -4438,103 +4438,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel 3D Structure for Synchronous Buck Converter Based on Nitride Gallium Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,273 +4553,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbations électromagnétiques conduites d'un bras d'onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Optimized Power Modules for Silicon Carbide MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Régnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Ewanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mollov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361586v1</w:t>
+                <w:t xml:space="preserve">hal-01373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Power Modules for Silicon Carbide MOSFET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Régnat</w:t>
+                <w:t xml:space="preserve">Perturbations électromagnétiques conduites d'un bras d'onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373737v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t>
               </w:r>
@@ -4939,51 +4939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5314,51 +5314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulated Gate Driver for eGaN Fet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Ruffeil de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,51 +5556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement Of GaN Transistors Working Conditions To Increase Efficiency Of A 100W DC-DC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5703,51 +5703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5783,368 +5783,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a demagnetization circuit for permanent ON OFF operation in pulse transformer gate driver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Comparison of junction temperature evaluations in a power IGBT module using an IR camera and three thermo-sensitive electrical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p 182 à 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673365v1</w:t>
+                <w:t xml:space="preserve">hal-00673411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of junction temperature evaluations in a power IGBT module using an IR camera and three thermo-sensitive electrical parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">High Frequency DC-DC Converter Using GaN Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p 182 à 189</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p1754 à 1761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673411v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency DC-DC Converter Using GaN Device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Delaine</w:t>
+                <w:t xml:space="preserve">Design and control of a demagnetization circuit for permanent ON OFF operation in pulse transformer gate driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p1754 à 1761</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673384v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of the Stray Inductance in a Switching Cell using the Power Chip-on-Chip 3D Integration Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,1189 +6310,1189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Van Nguyen</w:t>
+                <w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626992v1</w:t>
+                <w:t xml:space="preserve">hal-00881531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing the power flow in the looped electrical distribution network by using a cascaded H-bridge D-SSSC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
+                <w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PEDSTC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">ECCE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741672v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact, isolated and simple to implement gate driver using high frequency transformer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+                <w:t xml:space="preserve">Reversing the power flow in the looped electrical distribution network by using a cascaded H-bridge D-SSSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saradarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
+              <w:t xml:space="preserve">IEEE PEDSTC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577026v1</w:t>
+                <w:t xml:space="preserve">hal-00741672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">Compact, isolated and simple to implement gate driver using high frequency transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00881531v1</w:t>
+                <w:t xml:space="preserve">hal-00577026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Series connection of IGBT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">The Van Nguyen</w:t>
+                <w:t xml:space="preserve">The benefits of looping a radial distribution system with a power flow controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saradarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp 2238 à 2244</w:t>
+              <w:t xml:space="preserve">PECON 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kuala Lampur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461367v1</w:t>
+                <w:t xml:space="preserve">hal-00608226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and operational investigations of bipolar gate drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Series connection of IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.248 à 255</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp 2238 à 2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461409v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
+                <w:t xml:space="preserve">Implementation and operational investigations of bipolar gate drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manh Hung Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur EPF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">APEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.248 à 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514401v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Fuzzy Logic DC Bus Voltage Balancing Controller for a D-SSSC Cascaded H-bridge Converter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEDSTC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Téhéran, Iran. pp.141-146</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur EPF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608439v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance on Interleaved inverter with Magnetic couplers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
+                <w:t xml:space="preserve">A Novel Fuzzy Logic DC Bus Voltage Balancing Controller for a D-SSSC Cascaded H-bridge Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saradarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.1817 à 1824</w:t>
+              <w:t xml:space="preserve">PEDSTC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Téhéran, Iran. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461380v1</w:t>
+                <w:t xml:space="preserve">hal-00608439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of looping a radial distribution system with a power flow controller</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Fault Tolerance on Interleaved inverter with Magnetic couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECON 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Kuala Lampur, Malaysia</w:t>
+              <w:t xml:space="preserve">APEC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.1817 à 1824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608226v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Efficiency Interleaved Power Electronics Converter for wide operating power range</w:t>
               </w:r>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Washingon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7586,64 +7586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Characterization of a Pressed Contact Between a Power Chip and a Metal Electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,230 +7830,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver numérique avec commande en courant des MOSFET et IGBT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.255-258</w:t>
+              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294015v1</w:t>
+                <w:t xml:space="preserve">hal-00292635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">Driver numérique avec commande en courant des MOSFET et IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
+              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292635v1</w:t>
+                <w:t xml:space="preserve">hal-00294015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Converter Dimensioning with Structure and Losses Consideration for DFACTS Applications</w:t>
               </w:r>
@@ -8473,51 +8473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.100055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8683,311 +8683,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Gate Distribution Layout to Compensate the Current Imbalance Generated by the 3D Geometry of a Railway Inverter</w:t>
+                <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a railway traction inverter using optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andressa Nakahata-Medrado</w:t>
+                <w:t xml:space="preserve">Andressa Nakahata Nakahata Medrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier O Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14071891⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.6318-6326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3114128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03564739v1</w:t>
+                <w:t xml:space="preserve">hal-03564746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+                <w:t xml:space="preserve">Optimization of a Gate Distribution Layout to Compensate the Current Imbalance Generated by the 3D Geometry of a Railway Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andressa Nakahata-Medrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14071891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030290v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8996,566 +8996,566 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36 (4), pp.4081-4090. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano F. S. Alves</w:t>
+                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F S Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651462v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+                <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F. S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.4081--4090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289893v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a railway traction inverter using optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Batista</w:t>
+                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3114128⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.2285-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564746v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Multi-Steps Package (MSP) for Series-Connected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano F S Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9628,64 +9628,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10115,291 +10115,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Magneto-Impedance Sensor for Gate Driver Insulated Signal Transmission Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aktham Asfour</w:t>
+                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpel.2016.2625045⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057070v1</w:t>
+                <w:t xml:space="preserve">hal-01590613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+                <w:t xml:space="preserve">Giant Magneto-Impedance Sensor for Gate Driver Insulated Signal Transmission Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aktham Asfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.83-87. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.2493-2497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2016.2625045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590613v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above 2000 V breakdown voltage at 600 K GaN-on-silicon high electron mobility transistors</w:t>
               </w:r>
@@ -10557,64 +10557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10665,51 +10665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Investigation of an Isolated Gate Driver Using CMOS Integrated Circuit and HF Transformer for Interleaved DC/DC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10769,64 +10769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel DC Bus Voltage Balancing of Cascaded H-bridge Converters in D-SSSC Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10899,64 +10899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of power flow controller and short-circuit limiter in distribution electrical network using a cascaded H-bridge distribution-static synchronous series compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11029,64 +11029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of cascaded H-bridge distribution-static synchronous series compensator in electrical distribution system power flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11288,51 +11288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puces de puissance forcent boîtiers et modules à évoluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11396,90 +11396,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internanationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.617-633. </w:t>
@@ -11523,382 +11523,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608445v1</w:t>
+                <w:t xml:space="preserve">hal-00608496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Besri</w:t>
+                <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (3), pp.1055-1063. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2010.2045327⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2057401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608447v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Vagnon</w:t>
+                <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Besri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2045327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608496v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12142,381 +12142,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur de puissance pour l'aéronautique, à driver passif des IGBT, piloté par techniques numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Toutain</w:t>
+                <w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200702v1</w:t>
+                <w:t xml:space="preserve">hal-00200823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Frey</w:t>
+                <w:t xml:space="preserve">Convertisseur de puissance pour l'aéronautique, à driver passif des IGBT, piloté par techniques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200819v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t>
+                <w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200823v1</w:t>
+                <w:t xml:space="preserve">hal-00200819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12667,51 +12667,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Busbar Like Power Module Based On 3D Chip On Chip Hybrid Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12781,77 +12781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de faisabilité d'un module de puissance 3D de type presspack pour des applications de faible et moyenne puissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13225,51 +13225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Abed Ali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Derkacz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130965v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Francisco Sousa Alves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Lanneluc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Medrado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desportes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331198v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Sang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang N. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masante C&#233;dric" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330510v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fs Alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Cm Gomes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni de A Pegado" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445586v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Letellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#233;gnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewanchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mollov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332707v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fita" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Regnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewsanchuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373737v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchesini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ruffeil de Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6954043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673365v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673411v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673384v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boulahrouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stephan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741672v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saradarzadeh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Farhangi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577026v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461409v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461380v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stephan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608226v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294015v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Jeannin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F.S. Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2023.100055" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel B Derkacz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr J Chrzan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3176943" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564739v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata-Medrado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14071891" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030290v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F S Alves" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3006748" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289883v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3023638" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651462v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F. S. Alves" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289893v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Jeannin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Nakahata Medrado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier O Jeannin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114128" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030289v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhuang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2904886" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784802" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2016.2625045" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590613v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.08.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2604379" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2012.2229254" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2012.12.4.567" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2012.0199" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Milleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.479-504" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SDBKRSTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200702v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092429v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Abed Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Derkacz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Lanneluc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Francisco Sousa Alves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Sang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Medrado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desportes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang N. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fs Alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Cm Gomes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni de A Pegado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masante C&#233;dric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Letellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#233;gnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewanchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mollov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Regnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewsanchuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchesini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ruffeil de Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6954043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boulahrouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stephan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saradarzadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Farhangi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stephan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294015v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Jeannin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F.S. Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2023.100055" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel B Derkacz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr J Chrzan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3176943" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564746v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Nakahata Medrado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier O Jeannin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114128" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata-Medrado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14071891" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3023638" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F S Alves" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3006748" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F. S. Alves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Jeannin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030289v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhuang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2904886" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784802" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.08.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2016.2625045" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2604379" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2012.2229254" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2012.12.4.567" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2012.0199" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Milleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.479-504" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SDBKRSTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092429v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>