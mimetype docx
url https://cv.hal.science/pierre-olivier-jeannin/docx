--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -66,8221 +66,8342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Electronics Solar Inverter on a Biosourced and Biodegradable Substrate -Thermal Study</w:t>
+                <w:t xml:space="preserve">Inverter leg with vertical interconnection and integrated shielding: opportunity for vertical WBG power components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+                <w:t xml:space="preserve">Mahery Rajemisaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Géczy</w:t>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Spring Seminar on Electronics Technology (ISSE 2025): “Sustainable electronics for a circular economy”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, San antonio, Texas, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257307v1</w:t>
+                <w:t xml:space="preserve">hal-05611858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+                <w:t xml:space="preserve">Power Electronics Solar Inverter on a Biosourced and Biodegradable Substrate -Thermal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vine</w:t>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attila Géczy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">48th International Spring Seminar on Electronics Technology (ISSE 2025): “Sustainable electronics for a circular economy”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE65583.2025.11120895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+                <w:t xml:space="preserve">hal-05257307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Beley</w:t>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Common Mode Current Free Packaging Solution for High Voltage Series Connected SiC MOSFET Switches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Reynes</w:t>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics, Intelligent Motion, Renewable Energy and Energy Management ( PCIM ) Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147021v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed Digital Electronics Board on a Novel Biobased and Biodegradable Substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Attila Géczy</w:t>
+                <w:t xml:space="preserve">Towards a Common Mode Current Free Packaging Solution for High Voltage Series Connected SiC MOSFET Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Salim Obaid Al-Hinaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 46th International Spring Seminar on Electronics Technology (ISSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Power Electronics, Intelligent Motion, Renewable Energy and Energy Management ( PCIM ) Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nuremberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194566v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging design for low EMI generation of power modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High-Speed Digital Electronics Board on a Novel Biobased and Biodegradable Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grennerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Géczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Integrated Power Packaging (IWIPP) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 46th International Spring Seminar on Electronics Technology (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Timisoara, Romania. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE57496.2023.10168477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795727v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a 10 kV-70A switch with six SiC-MOSFETs in a series-connection configuration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Packaging design for low EMI generation of power modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Integrated Power Packaging (IWIPP) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470255v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model parameter extraction tool for the analysis of seriesconnected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe digital days 2021; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nuremberg (on line), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the implementation of diamond power devices in power converters and measurements of their switching losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas C. Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Risaletto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Cagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Seattle WA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an Integrated Power Module for Silicon Carbide MOSFET with Self-Compensation of the Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatme Abed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th European Conference on Silicon Carbide and Related Materials (ECSCRM 2020·2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D PCB package for GaN inverter leg with low EMC feature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of a 10 kV-70A switch with six SiC-MOSFETs in a series-connection configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03052046v1</w:t>
+                <w:t xml:space="preserve">hal-03470255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D advanced packaging concepts for Wide Bandgap Power Electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">3D PCB package for GaN inverter leg with low EMC feature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Derkacz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Musznicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Chrzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2020 – Industry session</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03051992v1</w:t>
+                <w:t xml:space="preserve">hal-03052046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Sensitivity Evaluation of a GaN Based Class (phi)2 Inverter at Very High Frequency (VHF)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full 3D advanced packaging concepts for Wide Bandgap Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Ieee International Conference on Industrial Technology (icit)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia. pp.331--337</w:t>
+              <w:t xml:space="preserve">APEC 2020 – Industry session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, New Orleans, Louisiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113655v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DC/DC Converter Based on a Very High Frequency Tuned Power Oscillator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Sensitivity Evaluation of a GaN Based Class (phi)2 Inverter at Very High Frequency (VHF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1--6</w:t>
+              <w:t xml:space="preserve">2019 Ieee International Conference on Industrial Technology (icit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia. pp.331--337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277151v1</w:t>
+                <w:t xml:space="preserve">hal-03113655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMC Improvement with New Architectures of Gate Drivers for SiC MOSFET Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive model to investigate the effects of gate driver on dv/dt in series-connected SiC-MOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">A DC/DC Converter Based on a Very High Frequency Tuned Power Oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charley Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pierre Perichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">PCIM Europe 2019; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany. pp.1--6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125170v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Step Packaging Concept for Series-Connected SiC MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A predictive model to investigate the effects of gate driver on dv/dt in series-connected SiC-MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'19 ECCE Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">PCIM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281510v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond Schottky barrier diodes for power electronics applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+                <w:t xml:space="preserve">Multi-Step Packaging Concept for Series-Connected SiC MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t>
+              <w:t xml:space="preserve">EPE'19 ECCE Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885530v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diamond Schottky barrier diodes for power electronics applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Sang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juliette Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (epe'18 Ecce Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">ECCE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331198v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Driver Architectures Impacts on Voltage Balancing of SiC MOSFETs in Series Connection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Sang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE-2018 ECCE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
+              <w:t xml:space="preserve">2018 20th European Conference on Power Electronics and Applications (epe'18 Ecce Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883779v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de deux structures d'onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (THF) à transistor GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a high speed switching cell using optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andressa Nakahata Medrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ecce 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gate Driver Architectures Impacts on Voltage Balancing of SiC MOSFETs in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE - ECCE europe 2018</w:t>
+              <w:t xml:space="preserve">EPE-2018 ECCE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880068v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diodes Schottky en Diamant : augmentation du calibre en courant et parallélisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses of the unbalanced paralleled GaN HEMT transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">EPE - ECCE europe 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981846v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on SiC-MOSFET Devices and Associated Gate Drivers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Diodes Schottky en Diamant : augmentation du calibre en courant et parallélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720421v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et réalisation de deux structures d’onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (VHF) à transistor GaN</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Review on SiC-MOSFET Devices and Associated Gate Drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01845189v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC power devices in power electronics: An overview</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etude et réalisation de deux structures d’onduleurs Hautes Fréquences (HF) et Très Hautes Fréquences (VHF) à transistor GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawad Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics Conference (COBEP), 2017 Brazilian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Juiz de Fora, Brazil</w:t>
+              <w:t xml:space="preserve">SGE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330510v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIC Power Devices in Power Electronics: An Overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">SIC power devices in power electronics: An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Fs Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruan Cm Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoni de A Pegado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raoni de A Pegado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Power Electronics Conference (COBEP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Minas Gerais, Brazil</w:t>
+              <w:t xml:space="preserve">Power Electronics Conference (COBEP), 2017 Brazilian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Juiz de Fora, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445586v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond Devices for Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+                <w:t xml:space="preserve">SIC Power Devices in Power Electronics: An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Francisco Sousa Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Perez</w:t>
+                <w:t xml:space="preserve">Ruan Cm Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masante Cédric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Raoni de A Pegado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on New Diamond and Nano Carbons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Brazilian Power Electronics Conference (COBEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Minas Gerais, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590457v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond Schottky diodes interactions in power electronics application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Diamond Devices for Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masante Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
+              <w:t xml:space="preserve">11th Conference on New Diamond and Nano Carbons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655900v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel and interleaved structures for diamond Schottky diodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Diamond Schottky diodes interactions in power electronics application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2017 (ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">MRS 2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590604v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging 3D pour MOSFET en carbure de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Parallel and interleaved structures for diamond Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">EPE 2017 (ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332909v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbations électromagnétiques conduites d’un bras d’onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Packaging 3D pour MOSFET en carbure de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Régnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Delaine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey Ewanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mollov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique 2016 (SGE 2016)</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332707v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbations électromagnétiques conduites d’un bras d’onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique 2016 (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361596v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique et caractérisation de composants de puissance en diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Toan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCM2016 - International Conference on Diamond and Carbon Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366471v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging 3D pour MOSFET en carbure de silicium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mollov</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICDCM2016 - International Conference on Diamond and Carbon Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361591v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 3D Structure for Synchronous Buck Converter Based on Nitride Gallium Transistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Packaging 3D pour MOSFET en carbure de silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Regnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Ewsanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mollov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373687v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Power Modules for Silicon Carbide MOSFET</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel 3D Structure for Synchronous Buck Converter Based on Nitride Gallium Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373737v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations électromagnétiques conduites d'un bras d'onduleur à base de transistors en Nitrure de Galium: Structure « 3D » pour composants horizontaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Fita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Donatien Martineau</w:t>
+                <w:t xml:space="preserve">Optimized Power Modules for Silicon Carbide MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Régnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Ewanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mollov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 6th Electronic System-Integration Technology Conference (ESTC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Energy Conversion Congress &amp; Exposition (ECCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Milwaukee, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156066v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Design of a GaN HEMT based inverter leg power module for aeronautic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 6th Electronic System-Integration Technology Conference (ESTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Grenoble, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESTC.2016.7764473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306775v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon carbide Power Chip On Chip Module Based On Embedded Die Technology With Paralleled Dies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Monolithic integration in CVD diamond: Schottky power diodes and integrated temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2016 MRS Spring Meeting and Exhibit - Diamond Power Electronic Devices symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212763v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Power Chip On Chip Module Based On Embedded Die Technology With Paralleled Dies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Silicon carbide Power Chip On Chip Module Based On Embedded Die Technology With Paralleled Dies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Régnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Ewanchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Energy Conversion Congress and Exposition (ECCE 2015)</w:t>
+              <w:t xml:space="preserve">ECCE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380606v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulated Gate Driver for eGaN Fet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Carbide Power Chip On Chip Module Based On Embedded Die Technology With Paralleled Dies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Régnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Delaine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Jeffrey Ewanchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States</w:t>
+              <w:t xml:space="preserve"> Energy Conversion Congress and Exposition (ECCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067186v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and Characterization of an IGBT Module Based on the Power Chip-on-Chip 3D Concept</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Insulated Gate Driver for eGaN Fet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067144v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement Of GaN Transistors Working Conditions To Increase Efficiency Of A 100W DC-DC Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Realization and Characterization of an IGBT Module Based on the Power Chip-on-Chip 3D Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Ruffeil de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Pittsburgh, PA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2014.6954043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811816v1</w:t>
+                <w:t xml:space="preserve">hal-01067144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement Of GaN Transistors Working Conditions To Increase Efficiency Of A 100W DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'13 ECCE Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">APEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Long Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988257v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of junction temperature evaluations in a power IGBT module using an IR camera and three thermo-sensitive electrical parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Partial Thermal Impedance Measurement for Die Interconnection Characterization by a microsecond &amp;quot;Pulsed Heating Curve Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p 182 à 189</w:t>
+              <w:t xml:space="preserve">EPE'13 ECCE Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673411v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Frequency DC-DC Converter Using GaN Device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comparison of junction temperature evaluations in a power IGBT module using an IR camera and three thermo-sensitive electrical parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p1754 à 1761</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p 182 à 189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673384v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of a demagnetization circuit for permanent ON OFF operation in pulse transformer gate driver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High Frequency DC-DC Converter Using GaN Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Delaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States. p1754 à 1761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673365v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of the Stray Inductance in a Switching Cell using the Power Chip-on-Chip 3D Integration Concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Design and control of a demagnetization circuit for permanent ON OFF operation in pulse transformer gate driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Boulahrouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States</w:t>
+              <w:t xml:space="preserve">Applied Power Electronics Conference and Exposition APEC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736000v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant 24 KVA Interleaved Inverter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Reduction of the Stray Inductance in a Switching Cell using the Power Chip-on-Chip 3D Integration Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Stephan</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Boulahrouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2012</w:t>
+              <w:t xml:space="preserve">ECCE2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Raleigh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736009v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerant 24 KVA Interleaved Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECCE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Raleigh, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881531v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new compact, isolated and integrated gate driver using high frequency transformer for interleaved Boost converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversing the power flow in the looped electrical distribution network by using a cascaded H-bridge D-SSSC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PEDSTC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact, isolated and simple to implement gate driver using high frequency transformer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of looping a radial distribution system with a power flow controller</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development and electrical characterization of a vertical electrical and thermal test chip (VTTC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECON 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECCE 2011 - IEEE Energy Conversion Congress and Exposition: Energy Conversion Innovation for a Clean Energy Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, PHOENIX, United States. pp.60-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2011.6063749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608226v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Series connection of IGBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp 2238 à 2244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and operational investigations of bipolar gate drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manh Hung Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.248 à 255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronique de Puissance du Futur EPF 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Fuzzy Logic DC Bus Voltage Balancing Controller for a D-SSSC Cascaded H-bridge Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEDSTC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Téhéran, Iran. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Tolerance on Interleaved inverter with Magnetic couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APEC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Palm Springs, United States. pp.1817 à 1824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency Interleaved Power Electronics Converter for wide operating power range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The benefits of looping a radial distribution system with a power flow controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saradarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Washingon, United States</w:t>
+              <w:t xml:space="preserve">PECON 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kuala Lampur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364103v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of a Pressed Contact Between a Power Chip and a Metal Electrode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">High Efficiency Interleaved Power Electronics Converter for wide operating power range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Al Batta</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2MTC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">APEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Washingon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384063v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Electrical Characterization of a Pressed Contact Between a Power Chip and a Metal Electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Al Batta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEC'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t>
+              <w:t xml:space="preserve">I2MTC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355342v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Short-circuit limitation thanks to a series connected VSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
+              <w:t xml:space="preserve">APEC'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292635v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver numérique avec commande en courant des MOSFET et IGBT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study and Realization of a Low Force 3D Press-Pack Power Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.255-258</w:t>
+              <w:t xml:space="preserve">Power Electronics Specialists Conference PESC 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Rhodes, Greece. IEEE pesc conference, pp 1048-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294015v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Converter Dimensioning with Structure and Losses Consideration for DFACTS Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Driver numérique avec commande en courant des MOSFET et IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guépratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">EPF 2008 XIIème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France. pp.255-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288820v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00294015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-level Converter Dimensioning with Structure and Losses Consideration for DFACTS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPE'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation avancée de module de puissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Austin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe de Maglie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tounsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées GdR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8290,3766 +8411,3766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active voltage balancing by turn‐off delays regulation for multiple series‐connected SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mathieu de Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/pel2.70001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced voltage balancing techniques for series-connected SiC-MOSFET devices: A comprehensive survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronic Devices and Components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7, pp.100055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedc.2023.100055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMI Mitigation of GaN Power Inverter Leg by Local Shielding Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel B Derkacz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr J Chrzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Musznicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (10), pp.11996-12004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2022.3176943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a railway traction inverter using optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Optimization of a Gate Distribution Layout to Compensate the Current Imbalance Generated by the 3D Geometry of a Railway Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andressa Nakahata-Medrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3114128⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (7), pp.1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14071891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564746v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a Gate Distribution Layout to Compensate the Current Imbalance Generated by the 3D Geometry of a Railway Inverter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14071891⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.4081-4090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03564739v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F S Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289883v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F. S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.4081--4090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030290v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Gate Drive Power Supply Configuration for Common Mode Conducted EMI Reduction in Phase-Shifted Full-Bridge Converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van-Sang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3023638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.2285-2294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651462v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cascaded Gate Driver Architecture to Increase the Switching Speed of Power Devices in Series Connection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Olivier Jeannin</w:t>
+                <w:t xml:space="preserve">Determining the minimal decoupling capacitor in a railway traction inverter using optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andressa Nakahata Nakahata Medrado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier O Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2020.3006748⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.6318-6326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3114128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289893v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Multi-Steps Package (MSP) for Series-Connected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano F S Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics9091341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Multi-Steps Package (MSP) for Series-Connected SiC-MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano F.S. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crebier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (9), pp.1341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/electronics9091341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond semiconductor performances in power electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.108154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2020.108154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Very High Frequency Self-Oscillating Inverter Based on a Novel Free-Running Oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Makhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Zhuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (9), pp.8289--8292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPEL.2019.2904886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Power Modules for Silicon Carbide MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Regnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Ewanchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan V. Mollov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (2), pp.1634--1644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2017.2784802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Giant Magneto-Impedance Sensor for Gate Driver Insulated Signal Transmission Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Wanderoild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aktham Asfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (4), pp.2493-2497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpel.2016.2625045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590613v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Magneto-Impedance Sensor for Gate Driver Insulated Signal Transmission Functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Integrated temperature sensor with diamond Schottky diodes using a thermosensitive parameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpel.2016.2625045⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.83-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057070v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above 2000 V breakdown voltage at 600 K GaN-on-silicon high electron mobility transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roch-Jeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Linge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213 (4), pp.873--877. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201532572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Switching Behavior of a PCB-DBC IGBT Module Based on the Power Chip-on-Chip 3D Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Delaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, PP (99), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIA.2016.2604379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Investigation of an Isolated Gate Driver Using CMOS Integrated Circuit and HF Transformer for Interleaved DC/DC Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tia.2012.2229254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel DC Bus Voltage Balancing of Cascaded H-bridge Converters in D-SSSC Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (4), pp.567-577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6113/jpe.2012.12.4.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of power flow controller and short-circuit limiter in distribution electrical network using a cascaded H-bridge distribution-static synchronous series compensator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Generation, Transmission &amp; Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (11), pp.1121 - 1131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-gtd.2012.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of cascaded H-bridge distribution-static synchronous series compensator in electrical distribution system power flow control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saradarzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahrokh Farhangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Journal of Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1660-1675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-pel.2012.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexage statique et électromécanique au démarrage pour moteur synchrone à aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Milleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Toutain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.14.479-504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puces de puissance forcent boîtiers et modules à évoluer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Marchesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ElectroniqueS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.58-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants actifs de puissance et architectures 3D pour une meilleure gestion du contact ETM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internanationale de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.617-633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.14.617-633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2057401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608496v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bus-Bar-Like Power Module Based on Three-Dimensional Power-Chip-on-Chip Hybrid Integration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Besri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Avenas</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Kéradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tia.2010.2057401⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.1055-1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tia.2010.2045327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608445v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Analytical Calculation of Static Leakage Parameters: A Step Toward HF Transformer Optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Busbar Like Power Module Based on 3D Power Chip on Chip Hybrid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Parent</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (3), pp.1055-1063. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 46 (5), pp.2046-2055</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608447v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multiéchelles de recyclage de déchets riches en métaux: du réacteur de laboratoire au pilote de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Spadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Oxarango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Branco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEM 2025 : 12ème colloque de l'Association Francophone d'Écologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12059,591 +12180,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration solutions for clean and safe switching of high speed devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Convertisseur de puissance pour l'aéronautique, à driver passif des IGBT, piloté par techniques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lembeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200823v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur de puissance pour l'aéronautique, à driver passif des IGBT, piloté par techniques numériques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200702v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensateur série pour réseau de distribution flexible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Structures d'électronique de puissance moyenne tension à IGBT pour des applications de type DFACTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Frey</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200819v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF POUR CONVERTIR DE L'ENERGIE ELECTRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 2952481. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12653,244 +12774,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Busbar Like Power Module Based On 3D Chip On Chip Hybrid Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crebier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Guépratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de faisabilité d'un module de puissance 3D de type presspack pour des applications de faible et moyenne puissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Crébier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00294246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12900,185 +13021,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transistor MOSFET en Commutation : Application aux Associations Série et Parallèle de Composants à grille isolée.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le transistor MOSFET en commutation : Application aux associations série et parallèle de composants à grille isolée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00092429v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00549773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transistor MOSFET en commutation : Application aux associations série et parallèle de composants à grille isolée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le transistor MOSFET en Commutation : Application aux Associations Série et Parallèle de Composants à grille isolée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+              <w:t xml:space="preserve">Energie électrique. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00549773v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00092429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId291"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13225,51 +13346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470255v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506812v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615995v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Abed Ali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052046v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Derkacz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051992v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277151v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Lanneluc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130965v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Francisco Sousa Alves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125170v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281510v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Sang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885534v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Medrado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desportes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880068v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang N. Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981846v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720421v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fs Alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Cm Gomes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni de A Pegado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masante C&#233;dric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Letellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#233;gnat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewanchuk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mollov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361591v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Regnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewsanchuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373737v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380606v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchesini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ruffeil de Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6954043" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811816v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673411v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736000v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boulahrouz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736009v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stephan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741672v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saradarzadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Farhangi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577026v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stephan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364103v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294015v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187678v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909527v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Jeannin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F.S. Alves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2023.100055" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel B Derkacz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr J Chrzan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3176943" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564746v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Nakahata Medrado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier O Jeannin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114128" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata-Medrado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14071891" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289883v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3023638" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030290v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F S Alves" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3006748" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651462v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F. S. Alves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289893v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Jeannin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030289v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091341" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108154" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350894v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhuang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2904886" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278145v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784802" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590613v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.08.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057070v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2016.2625045" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2604379" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2012.2229254" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2012.12.4.567" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807505v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2012.0199" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815984v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0087" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Milleret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.479-504" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SDBKRSTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790399v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759221v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796977v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092429v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611858v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahery Rajemisaona" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Jeannin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grennerat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila G&#233;czy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65583.2025.11120895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147021v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mathieu de Vienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reynes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Salim Obaid Al-Hinaai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE57496.2023.10168477" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506812v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lefebvre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C. Rouger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cagnol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatme Abed Ali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Avenas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052046v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Derkacz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Musznicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051992v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Makhoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Frey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130965v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Francisco Sousa Alves" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sarrazin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Sang Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277151v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charley Lanneluc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125170v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281510v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885530v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Sang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981856v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885534v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Medrado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desportes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883779v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang N. Nguyen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845189v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fs Alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan Cm Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoni de A Pegado" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445586v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Toan Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masante C&#233;dric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Letellier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#233;gnat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewanchuk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mollov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fita" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Delaine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366471v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361591v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Regnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ewsanchuk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361586v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373737v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156066v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thollin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Zaki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Meuret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Martineau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESTC.2016.7764473" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306775v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212763v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lef&#232;vre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380606v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gu&#233;pratte" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchesini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Ruffeil de Oliveira" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2014.6954043" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811816v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988257v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thollin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673365v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Van Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736000v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Boulahrouz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Stephan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saradarzadeh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahrokh Farhangi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2011.6063749" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461367v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vagnon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Hung Tran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Barbaroux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514401v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Vladimirova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461380v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stephan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ferrieux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608226v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384063v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Al Batta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pelleter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294015v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187678v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe de Maglie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sanchez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounsi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909527v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Jeannin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/pel2.70001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289882v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F.S. Alves" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2023.100055" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816337v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel B Derkacz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr J Chrzan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3176943" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata-Medrado" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Batista" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14071891" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289883v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3023638" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F S Alves" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2020.3006748" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651462v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano F. S. Alves" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289893v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Jeannin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andressa Nakahata Nakahata Medrado" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier O Jeannin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3114128" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics9091341" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.108154" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350894v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhuang" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2019.2904886" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278145v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan V. Mollov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2784802" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Wanderoild" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aktham Asfour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpel.2016.2625045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590613v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.08.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277752v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herbecq" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roch-Jeune" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Linge" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Zegaoui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532572" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TJTHBJTW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373011v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2604379" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988250v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2012.2229254" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/jpe.2012.12.4.567" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2012.0199" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815984v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0087" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Milleret" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Toutain" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.479-504" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-SDBKRSTZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790399v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.14.617-633" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-87G6T3PB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608445v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2057401" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608447v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margueron" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Besri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre K&#233;radec" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tia.2010.2045327" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608496v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458646v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Laroche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Oxarango" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Morais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Branco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759221v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200702v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200823v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796977v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396884v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Avenas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crebier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294246v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549773v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00092429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>