--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -100,636 +100,636 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman Filter Approach for Estimating Daily Discharge Using Space‐Based Discharge Estimates</w:t>
+                <w:t xml:space="preserve">A First Look at River Discharge Estimation From SWOT Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siqi Ke</w:t>
+                <w:t xml:space="preserve">Konstantinos Andreadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad J Tourian</w:t>
+                <w:t xml:space="preserve">Steve Coss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Sneeuw</w:t>
+                <w:t xml:space="preserve">Michael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renato Prata de Moraes Frasson</w:t>
+                <w:t xml:space="preserve">Colin Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo C D Paiva</w:t>
+                <w:t xml:space="preserve">Travis Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (8), pp.e2024WR037667. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (9), pp.e2024GL114185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024WR037667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL114185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247098v1</w:t>
+                <w:t xml:space="preserve">hal-05086299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Look at River Discharge Estimation From SWOT Satellite Observations</w:t>
+                <w:t xml:space="preserve">Reconstruction of Effective Cross-Sections from DEMs and Water Surface Elevation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Andreadis</w:t>
+                <w:t xml:space="preserve">Isadora Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Coss</w:t>
+                <w:t xml:space="preserve">Christophe Fatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Durand</w:t>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Gleason</w:t>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis Simmons</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (9), pp.e2024GL114185. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.1020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL114185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs17061020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086299v1</w:t>
+                <w:t xml:space="preserve">hal-05049135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Effective Cross-Sections from DEMs and Water Surface Elevation</w:t>
+                <w:t xml:space="preserve">Satellite Requirements to Capture Water Propagation in Earth's Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isadora Rezende</w:t>
+                <w:t xml:space="preserve">A. Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Fatras</w:t>
+                <w:t xml:space="preserve">C H David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Oubanas</w:t>
+                <w:t xml:space="preserve">T. Pavelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Gejadze</w:t>
+                <w:t xml:space="preserve">S. Biancamaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.1020. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs17061020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024rg000871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049135v1</w:t>
+                <w:t xml:space="preserve">hal-05213277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Requirements to Capture Water Propagation in Earth's Rivers</w:t>
+                <w:t xml:space="preserve">A Kalman Filter Approach for Estimating Daily Discharge Using Space‐Based Discharge Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cerbelaud</w:t>
+                <w:t xml:space="preserve">Siqi Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H David</w:t>
+                <w:t xml:space="preserve">Mohammad J Tourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pavelsky</w:t>
+                <w:t xml:space="preserve">Nico Sneeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Biancamaria</w:t>
+                <w:t xml:space="preserve">Renato Prata de Moraes Frasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-André Garambois</w:t>
+                <w:t xml:space="preserve">Rodrigo C D Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (3), </w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.e2024WR037667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024rg000871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024WR037667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213277v1</w:t>
+                <w:t xml:space="preserve">hal-05247098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian-variational cyclic method for solving estimation problems characterized by non-uniqueness (equifinality)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Shutyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 488, pp.112239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -763,90 +763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Estimating Global River Discharge From the Surface Water and Ocean Topography Satellite Mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin J Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamlin M Pavelsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Prata de Moraes Frasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Turmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,77 +910,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational data assimilation to improve subsurface drainage model parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1031,77 +1031,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new robust discharge estimation method applied in the context of SWOT satellite data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Shutyaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1148,90 +1148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Factors Controlling the Error Characteristics of the Surface Water and Ocean Topography Mission Discharge Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Prata de Moraes Frasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Larnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos M Andreadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver T. Coomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186 (1), pp.16-30. </w:t>
@@ -1442,77 +1442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (11), pp.5519-5538. </w:t>
@@ -1550,64 +1550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of derivatives in the polynomial chaos based global sensitivity and uncertainty analysis applied to the distributed parameter models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Shutyaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1648,585 +1648,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Landsat observations with hydrological modelling for improved surface water monitoring of small lakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">River discharge estimation under uncertainty from synthetic SWOT-type observations using variational data assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Gejadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ogilvie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.08.076⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.84-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608067v1</w:t>
+                <w:t xml:space="preserve">hal-04459433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River discharge estimation under uncertainty from synthetic SWOT-type observations using variational data assimilation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A multi-disciplinary modelling approach for discharge reconstruction in irrigation canals: the Canale Emiliano Romagnolo (Northern Italy) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Mercier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Battilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Di Federico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toscano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018022⟩</w:t>
+              <w:t xml:space="preserve">Revija za Socijalnu Politiku</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (8), 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10081017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459433v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-disciplinary modelling approach for discharge reconstruction in irrigation canals: the Canale Emiliano Romagnolo (Northern Italy) case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discharge estimation in ungauged basins through variational data assimilation: the potential of the SWOT mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oubanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Luppi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">I. Gejadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Battilani</w:t>
+                <w:t xml:space="preserve">M. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Di Federico</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revija za Socijalnu Politiku</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w10081017⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.2405-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR021735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891886v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge estimation in ungauged basins through variational data assimilation: the potential of the SWOT mission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Landsat observations with hydrological modelling for improved surface water monitoring of small lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Oubanas</w:t>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gejadze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+                <w:t xml:space="preserve">Sylvain Massuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Durand</w:t>
+                <w:t xml:space="preserve">M. Mulligan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Wei</w:t>
+                <w:t xml:space="preserve">P. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.2405-2423. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 566, pp.109-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017WR021735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.08.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608723v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discharge estimation under uncertainty using variational methods with application to the full Saint-Venant hydraulic network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 83 (5), pp.405-430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective streamflow process model for optimal reservoir operation using stochastic dual dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,51 +2377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining short-term and long-term reservoir operation using infinite horizon model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143 (3), 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,51 +2468,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of the control set in the framework of variational data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.Y. Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 325, pp.358-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2598,51 +2598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pianosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.12. </w:t>
@@ -2693,64 +2693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of water distribution for open-channel irrigation networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modernisation des canaux d’irrigation : apports de l’automatisation pour la gestion opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3026,90 +3026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chasses hydrauliques pour la gestion de populations algales en canaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion opérationnelle des transports d’eau dans les canaux et les rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3212,51 +3212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, p. 36 - p. 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, p. 48 - p. 50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,77 +3545,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, vol. 137, pp. 446-453. </w:t>
@@ -3893,260 +3893,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Preissmann's scheme for transcritical open channel flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Guinot</w:t>
+                <w:t xml:space="preserve">Sequential Monte Carlo hydraulic state estimation of an irrigation canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2010.491648⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.212-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632009v1</w:t>
+                <w:t xml:space="preserve">hal-00566063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo hydraulic state estimation of an irrigation canal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Baume</w:t>
+                <w:t xml:space="preserve">Adaptation of Preissmann's scheme for transcritical open channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), p. 428 - p. 440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2010.491648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00566063v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flatness-based control of open-channel flow in an irrigation canal using SCADA</w:t>
               </w:r>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4260,1281 +4260,1281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01162465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed approximation of open-channel flow routing accounting for backwater effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+                <w:t xml:space="preserve">Conversion from discharge to gate opening for the control of irrigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ribot Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.07.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 134 (3), p. 305 - p. 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9437(2008)134:3(305)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682721v1</w:t>
+                <w:t xml:space="preserve">hal-00453785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion from discharge to gate opening for the control of irrigation canals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Ribot Bruno</w:t>
+                <w:t xml:space="preserve">Static and dynamic data reconciliation for an irrigation canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ribot-Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 134 (3), p. 305 - p. 314. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9437(2008)134:3(305)⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 134 (6), pp.778-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9437(2008)134:6(778)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453785v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and dynamic data reconciliation for an irrigation canal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bedjaoui</w:t>
+                <w:t xml:space="preserve">Distributed approximation of open-channel flow routing accounting for backwater effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 134 (6), pp.778-787. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 31 (12), pp.1590-1602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9437(2008)134:6(778)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2008.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453857v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tuning of PI controllers for an irrigation canal pool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ribot Bruno</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ribot Bruno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 133 (1), p. 27 - p. 37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9437(2007)133:1(27)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controller design for a high-order 5-pool irrigation canal system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khammash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 125 (4), pp.639-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.1636776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilote: linear quadratic optimal controller for irrigation canals</w:t>
+                <w:t xml:space="preserve">Classification of canal control algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schuurmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 124 (3), pp.187-194</w:t>
+              <w:t xml:space="preserve">, 1998, 124 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577540v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of canal control algorithms</w:t>
+                <w:t xml:space="preserve">Pilote: linear quadratic optimal controller for irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Schuurmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Irrigation and Drainage Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 124 (1), pp.3-10</w:t>
+              <w:t xml:space="preserve">, 1998, 124 (3), pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577291v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of irrigation canals: characterisation and classification</w:t>
+                <w:t xml:space="preserve">La régulation des canaux d'irrigation : caractérisation et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 9 (4), pp.297-327</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5-6, pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579539v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des canaux d'irrigation : caractérisation et classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5-6, pp.17-35</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (1), pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575973v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of irrigation canals: characterisation and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (1), pp.161-178</w:t>
+              <w:t xml:space="preserve">Irrigation and Drainage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 9 (4), pp.297-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581935v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of data loggers and water-level sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information techniques for irrigation systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of simulation model to improve the manual opération procedures of an irrigation canal (Kirindi Oya-Sri Lanka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle informatique pour la gestion des canaux d'irrigation : application au canal de Kirindi-Oya (Sri-Lanka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Courants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 14, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5544,743 +5544,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Satellitaire SWOT (Surface Water and Ocean Topography)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.Y. Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Quittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Séminaire du réseau Télédétection INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of inverse modeling to improve subsurface drainage simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Chelil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Henine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France. pp.14768, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological monitoring by spatial altimetry in the Congo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Andral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gulemvuga Guzanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Léandre Tondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on the Hydrology of the Great Rivers of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Cotonou, Benin. pp.37-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-384-37-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty quantification for river flow simulation applied to a real test case: the Garonne valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Goutal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. El Mocayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France. pp.169-187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-7218-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation applied to a distributed rain-flow model for flash flood warnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Organde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short term reservoirs operation on the Seine River: performance analysis of Tree-Based Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ficchí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,958 +6299,958 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Hydroinformatics HIC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, New York, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tuning of robust PI controllers for a cascade of rivers or irrigation canals pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Baume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.2780-2785, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECC.2014.6862508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reservoir's management on the Seine River using a centralized real-time controller and ensemble weather forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ficchí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS/IAPSO/IASPEI Joint Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A centralized real-time controller for the reservoir's management on the Seine River using ensemble weather forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ficchí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Raso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, control and data assimilation issues for open-channel hydraulic systems: what to do when we can't get no satisfaction from minimization ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Européen CONEDP - Modeling and control of systems: applications to nano-sciences, environment and energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation for hydraulic state estimation of a development project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2012: Hydraulic modeling and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation on a flood wave propagation model: Emulation of an Ensemble Kalman Filter algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of irrigation scheduling for complex water distribution using mixed integer quadratic programming (MIQP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ensemble Methods in Geophysical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">HIC 2012 – 10th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Hamburg, Germany. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598058v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA ASSIMILATION ON A FLOOD WAVE PROPAGATION MODEL : EMULATION OF A KALMAN FILTER ALGORITHM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data assimilation on a flood wave propagation model: Emulation of an Ensemble Kalman Filter algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simhydro 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ensemble Methods in Geophysical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335907v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of irrigation scheduling for complex water distribution using mixed integer quadratic programming (MIQP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">DATA ASSIMILATION ON A FLOOD WAVE PROPAGATION MODEL : EMULATION OF A KALMAN FILTER ALGORITHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC 2012 – 10th International Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Hamburg, Germany. p. - p</w:t>
+              <w:t xml:space="preserve">Simhydro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783214v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des systèmes hydrauliques et assimilation de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7259,500 +7259,500 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jay-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS Hydraulique pour l'Environnement et le Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation Bayésienne Séquentielle : Méthodes et Applications à des Systèmes Dynamiques Hyperboliques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Water Prediction and Control Technology (WaterPACT) will change the water world?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Villeurbanne</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. van Overloop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597982v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Water Prediction and Control Technology (WaterPACT) will change the water world?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Oct 2011, Delft, Netherlands</w:t>
+                <w:t xml:space="preserve">New method for coupling 1D unsteady flow hydraulic models using RST equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Mamern International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saidia, Morocco. p. 517 - p. 525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598063v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Water Prediction and Control Technology (WaterPACT) will change the water world? Keynote speech: managing infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. van Overloop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCR-days 2011 Controlling the Dutch Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for coupling 1D unsteady flow hydraulic models using RST equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Dorchies</w:t>
+                <w:t xml:space="preserve">Estimation Bayésienne Séquentielle : Méthodes et Applications à des Systèmes Dynamiques Hyperboliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Mamern International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saidia, Morocco. p. 517 - p. 525</w:t>
+              <w:t xml:space="preserve">Méthodes numériques &amp; méthodologies avancées pour les problèmes inverses en mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Villeurbanne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783043v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation for the real-time update of a 1D hydrodynamic model, fault detection and correction – Application to the Rhône River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7794,73 +7794,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2010: Hydraulic modeling and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sophia-Antipolis, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of open channel flow models: a system analysis and control engineering approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7902,1731 +7902,1731 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro 2010: Hydraulic modeling and uncertainty</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Sophia-Antipolis, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic mangement of filamentous algae in open-channel networks : case study in Southern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation for real-time estimation of hydraulic states and unmeasured perturbations in a 1D hydrodynamic model. Application to water management problems and comparison of Kalman filter and sequential Monte Carlo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Science and 7th 7th ISE &amp; 8th HIC Conference,, Information Technologies for Sustainable Management of Aquatic Ecosystems, a joint meeting of the 7th Symposium on Ecohydraulics and 8th Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 10 p</w:t>
+              <w:t xml:space="preserve">3rd Mamern International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France. p. 629 - p. 634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468858v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for real-time estimation of hydraulic states and unmeasured perturbations in a 1D hydrodynamic model. Application to water management problems and comparison of Kalman filter and sequential Monte Carlo approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydraulic mangement of filamentous algae in open-channel networks : case study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mamern International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pau, France. p. 629 - p. 634</w:t>
+              <w:t xml:space="preserve">International Conference of Science and 7th 7th ISE &amp; 8th HIC Conference,, Information Technologies for Sustainable Management of Aquatic Ecosystems, a joint meeting of the 7th Symposium on Ecohydraulics and 8th Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786216v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and Weaknesses of indicators for quantitative water management : illustration of the Charente river basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barbecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Role of Hydrology in Water Ressources Management (IAHS-UNESCO). Red book of IAHS Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching canal hydraulics and control using a computer game or a scale model canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Rogers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IWRA World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCADA interface of the SIC software for easy real time application of advanced regulation algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test of auto-tuned automatic downstream controllers on Gignac canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Conference on SCADA and Related Technologies for Irrigation System Modernization - A USCID Water Management Conference - Denver ,USA, June 6-9, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.11</w:t>
+              <w:t xml:space="preserve">Second Conference on SCADA and Related Technologies for Irrigation System Modernization. A USCID Water Management Conference, Denver, USA, June 6-9, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589393v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of auto-tuned automatic downstream controllers on Gignac canal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCADA interface of the SIC software for easy real time application of advanced regulation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Conference on SCADA and Related Technologies for Irrigation System Modernization. A USCID Water Management Conference, Denver, USA, June 6-9, 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.10</w:t>
+              <w:t xml:space="preserve">Second Conference on SCADA and Related Technologies for Irrigation System Modernization - A USCID Water Management Conference - Denver ,USA, June 6-9, 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588981v1</w:t>
+                <w:t xml:space="preserve">hal-02589393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernization project and scientific platform on the Gignac canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Vion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kulesza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Conference on SCADA and Related Technologies for Irrigation System Modernization - A USCID Water Management Conference - Denver, USA, June 6-9 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why, when and how we need to apply conjunctive water management of surface and groundwater: The case of the Charente basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Use of coupled surface-groundwater models for quantitative water management : example of the Charente Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater Hydraulics in Complex Environment - IAHR-GW 2006, Toulouse, France, 12-14 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.13</w:t>
+              <w:t xml:space="preserve">7th International Conference on Hydroinformatics, HIC 2006, Nice, France, 4-8 September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1906-1913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588459v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hands on teaching for real-time control of open-channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Harran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Hydroinformatics, HIC 2006, Nice, France, 4-8 September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3093-3100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coupled surface-groundwater models for quantitative water management : example of the Charente Basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Why, when and how we need to apply conjunctive water management of surface and groundwater: The case of the Charente basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Hydroinformatics, HIC 2006, Nice, France, 4-8 September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1906-1913</w:t>
+              <w:t xml:space="preserve">Groundwater Hydraulics in Complex Environment - IAHR-GW 2006, Toulouse, France, 12-14 June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588458v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with irrigation demand in a context of water scarcity and water uncertainty: an example of combining tools in the Charente river basin in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARID Cluster Conference - Coping with Drought and Water Deficiency: From Research to Policy Making. Limassol(CYP), May 12-13th 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and performance analysis of classical decentralized control of irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Guenova Welz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC World Congress, July 3-8 2005, Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'une commande multivariable sur la branche d'Aix Nord du Canal de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Genthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. ICID Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Beijiing, Chine. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multivariable approach for the command of Canal de Provence Aix nord water supply subsystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Deltour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sanfilippo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">USCID Water Management Conference, Salt Lake City, USA, October 13-16 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et commande robuste de systèmes hydrauliques à surface libre : application aux rivières et canaux d'irrigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">l1 controller design for a high-order 5-pool irrigation canal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khammash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Automatique et environnement" CRAN, Nancy, 9-10 mars 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.14</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 39th, Sydney, AUS, 12-15 Décember 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579151v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l1 controller design for a high-order 5-pool irrigation canal system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et commande robuste de systèmes hydrauliques à surface libre : application aux rivières et canaux d'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Khammash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 39th, Sydney, AUS, 12-15 Décember 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Australia. pp.6</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Automatique et environnement" CRAN, Nancy, 9-10 mars 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580382v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of PI controllers for an irrigation canal using optimization tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9655,669 +9655,669 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modernization of irrigation water delivery systems Proceedings from a USCID Workshop, Phoenix, USA, 17-21 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States. pp.483-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of irrigation channel dynamics for controller design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Sau</w:t>
+                <w:t xml:space="preserve">Improved operational scenarios for regulation and canal water distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Kuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 98, San Diego, USA, 11 october 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, United States. pp.3856-3861</w:t>
+              <w:t xml:space="preserve">International Irrigation Management Institute Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Lahore, Pakistan. pp.7-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580418v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved operational scenarios for regulation and canal water distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Litrico</w:t>
+                <w:t xml:space="preserve">Commande optimale d'un système barrage-rivière avec points de mesure intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Trouvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Irrigation Management Institute Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Lahore, Pakistan. pp.7-25</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Hydrotechnique de France 25èmes journées de l'Hydraulique, Chambéry, 15-18 septembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.703-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579370v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande optimale d'un système barrage-rivière avec points de mesure intermédiaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Litrico</w:t>
+                <w:t xml:space="preserve">Modelling of irrigation channel dynamics for controller design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.L. Trouvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Hydrotechnique de France 25èmes journées de l'Hydraulique, Chambéry, 15-18 septembre 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.703-708</w:t>
+              <w:t xml:space="preserve">SMC 98, San Diego, USA, 11 october 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, United States. pp.3856-3861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579046v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive control of an irrigation channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Akouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benhammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIC 97 International workshop on regulation of irrigation canals, Marrakech, MAR, April 22-24 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Morocco. pp.209-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable predictive control of irrigation canals : design and evaluation on a 2-pool model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodellar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIC 97 International workshop on regulation of irrigation canals, Marrakech, MAR, April 22-24 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Morocco. pp.230-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable generalized predictive control with feedforward for on-demand operation of irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIC 97 International workshop on regulation of irrigation canals, Marrakech, MAR, April 22-24 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Morocco. pp.249-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIC 3.0, a simulation model for canal automation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10333,73 +10333,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIC 97 International workshop on regulation of irrigation canals, Marrakech, MAR, April 22-24 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Morocco. pp.68-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie lors des transports d'eau en canaux et rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10415,155 +10415,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Entretiens d'Agropolis la ressource en eau dans les conditions méditerranéennes : qualité-usage-prix, Montpellier, 14 octobre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and comparison of mutivariable optimal and predictive controllers on a 2-pool irrigation canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodellar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées hispano-françaises systèmes intelligents et contrôle avancé, Barcelona, ESP, 12-13 novembre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Spain. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of canal control algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10592,142 +10592,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCE Water resources engineering First international conference, San Antonio Texas, USA, 14-18 août 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, United States. pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PILOTE : optimal control of irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCE Water resources engineering First international conference, San Antonio Texas, USA, 14-18 août 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, United States. pp.338-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System objectives and localized control: adequacy versus equity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10756,323 +10756,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIM internal program review 10. Colombo, LKA, 7-10 November 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Sri Lanka. pp.2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of irrigation canals: characterization et classification</w:t>
+                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix-en-Provence, 17-21 October 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, France. pp.28</w:t>
+              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix en Provence, 17-21 October 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582091v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
+                <w:t xml:space="preserve">Regulation of irrigation canals: characterization et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix en Provence, 17-21 October 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, France. pp.21</w:t>
+              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix-en-Provence, 17-21 October 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582093v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un modèle informatique hydraulique pour améliorer la gestion des canaux d'irrigation : application au canal de Kirindi-Oya (Sri Lanka)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Certain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sally</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Conference CIID.16, Budapest, HUN, 21-27 June 1992</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Hongrie. pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11082,2718 +11082,2718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Chekhurska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Desbureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Martinez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Almerinda Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux, analyse AFOM et perspectives d'évolution des concessions hydrauliques d'état en gestion CACG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Montginoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Bouarfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE / Montpellier SupAgro, 2 place Pierre Viala, 34090 Montpellier; UMR G-EAU Gestion Acteus Usages (INRAE); Université de Montpellier (UM), FRA; DRAAF Occitanie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point et test d’une méthodologie pour calculer les débits à partir de mesures satellitaires altimétriques sur le Congo et l’Oubangui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Oubanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Gejadze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1, inrae; Umr G-Eau, 361 rue Jean François Breton, 34090 Montpellier. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux, Analyse AFOM et perspectives d'évolution des concessions hydrauliques d’État en gestion CACG. Résumés exécutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Bouarfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lætitia Guérin-Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR G-EAU Gestion Acteus Usages (INRAE); INRAE / Montpellier SupAgro, 2 place Pierre Viala, 34090 Montpellier; Université de Montpellier (UM), FRA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Albergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cretaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages d'Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Braquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Goulven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRD. 2016, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez - Synthèse des résultats et recommandations - Rapport final L5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ladouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Borell Estupina</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-03143862v1</w:t>
+                <w:t xml:space="preserve">hal-01717560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Simulations numériques de différents scénarios de changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Coustau</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03143801v1</w:t>
+                <w:t xml:space="preserve">hal-03143862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez-Simulations numériques de différents scénarios de changements globaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
+                <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+                <w:t xml:space="preserve">J. C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">M Coustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] BRGM/RP-61050-FR, BRGM (Bureau de recherches géologiques et minières). 2012, pp.235</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717560v1</w:t>
+                <w:t xml:space="preserve">hal-03143801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de l'année 2010-2011 (juin à juin) du projet Gestion multi-usages du Lez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Batiot Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALGEQUEAU Algues régulation hydraulique et gestion de la qualité de l'eau en canux, ANR, PRECODD2006</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la vanne point triple sur le canal de la Durance : reconstitution des débits amont et intermédiaires par assimilation de données (filtre de Kalman) sur expériences jumelles. Analyse de sensibilité par rapport aux Stricklers. Rapport Intermédiaire n°5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02599572v1</w:t>
+                <w:t xml:space="preserve">hal-02599576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vanne point triple sur le canal de la Durance : reconstitution des débits amont et intermédiaires par assimilation de données (filtre de Kalman) sur expériences jumelles. Analyse de sensibilité par rapport aux Stricklers. Rapport Intermédiaire n°5</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t>
+                <w:t xml:space="preserve">ALGEQUEAU Algues régulation hydraulique et gestion de la qualité de l'eau en canux, ANR, PRECODD2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hugodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599576v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières); Hydrosciences Montpellier; G-eau; Agence de l'eau Rhône-Méditerranée-Corse; Montpe. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et évaluation technique des canaux et des équipements d’irrigation et analyses coût-bénéfice des incitations à leur modernisation - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2011, pp.170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des canaux d'irrigation du Sud de la France 2009-2010 :Fiches d'identité des canaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et évaluation technique des canaux d’irrigation du Sud de la France - Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Kolié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action N°2: Journées d'information 'Gestion collective de la ressource en eau pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kuhfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2009, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and field installation of a mathematical model in support of irrigation canal management</w:t>
+                <w:t xml:space="preserve">Development and field installation of a mathematical Simulation model in support of irrigation canal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 1993, pp.89</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 1993, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02577080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and field installation of a mathematical Simulation model in support of irrigation canal management</w:t>
+                <w:t xml:space="preserve">Development and field installation of a mathematical model in support of irrigation canal management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 1993, pp.89</w:t>
+              <w:t xml:space="preserve">irstea. 1993, pp.89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02603104v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian estimation of streamflow using satellite data and ground discharge measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hangmei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington, United States. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for river discharge estimate from satellite observation alone, without any in situ measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Chapman Conference on Remote Sensing of the Terrestrial Water Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Kona, United States. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement logiciel SIC : nouvelles fonctionnalités de la version 5 - Ouvertures, couplage, contrôle et optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13808,51 +13808,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Informatique Scientifique et Développement Logiciel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Clermont-Ferrand, France. Cemagref, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13862,483 +13862,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic tuning of PI controllers for water level regulation of a multi-pool open-channel hydraulic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ocampo-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Negenborn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport of water versus transport over water: Exploring the Dynamic Interplay of Transport and Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.145-167, 2015, 978-3-319-16132-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data assimilation to improve models used for the automatic control of rivers or canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport of Water versus Transport over Water.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58, Springer New York LLC, pp.35-58, 2015, Operations Research/ Computer Science Interfaces Series, 978-3-319-16132-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16133-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology in a changing world : environmental and human dimensions : proceedings of FRIEND-Water 2014, Montpellier, France, October 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 363, , pp.288--294, 2014, IAHS publication, 978-1-907161-41-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H infinity observer for time-delay systems. Application to FDI for irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bedjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision and Control, 2006, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, p. 532 - p. 537, 2006, : 1-4244-0171-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2006.377709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14348,91 +14348,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de l'automatique, de l'hydraulique et de l'informatique à la gestion des systèmes hydrauliques à surface libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paul Sabatier, Toulouse III, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02591568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14442,228 +14442,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of irrigation canals: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Modelling of Hydrodynamics for Water Resources: Proceedings of the Conference on Numerical Modelling of Hydrodynamic Systems (Zaragoza, Spain, 18-21 June 2007). Pilar Garcia Navarro &amp; Enrique Playán (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIC: un modèle hydrodynamique 1D pour la modélisation et la régulation des rivières et des canaux d'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métodos Numéricos em Recursos Hidricos 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.1-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes hydrauliques à surface libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14685,110 +14685,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique pour la gestion des ressources en eau, GEORGES D. LITRICO X.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.45-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande en dimension finie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14797,101 +14797,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Dulhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatique pour la gestion des ressources en eau, GEORGES D. LITRICO X.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.121-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14901,105 +14901,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analyse et commande optimale LQR d'un canal d'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref Editions, pp.220, 1994, Coll. Etudes du Cemagref, série Equipements pour l'eau et l'environnement, n° 14, 2-85362-368-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15146,51 +15146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Ke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Tourian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sneeuw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Prata de Moraes Frasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C D Paiva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Andreadis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coss" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gleason" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Simmons" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rezende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17061020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shutyaev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J Gleason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamlin M Pavelsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr031614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos M Andreadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5519-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891886v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luppi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battilani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Federico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toscano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10081017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oubanas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gejadze" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Y. Gejadze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pianosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000571" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.194" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.09" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.08" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Malaterre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dor&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19X1VRB9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Malaterre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.491648" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J34W4M24-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rabbani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2009.933524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot Bruno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:3(305)" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bedjaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot-Bruno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:6(778)" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Vion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2007)133:1(27)" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khammash" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1636776" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579539v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582090v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Certain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sally" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Quittard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brachet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andral" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gulemvuga Guzanga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise L&#233;andre Tondo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-37-2021" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609249v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ata" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mocayd" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608802v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay-Allemand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Organde" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601048v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baume" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862508" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599303v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783016v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598058v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ninove" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598061v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597982v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600130v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783043v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783013v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786216v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406693v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Malaterre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468553v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589393v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588981v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589394v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulesza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588459v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588133v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alquier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588458v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubry" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586509v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenova Welz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587181v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Genthon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deltour" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583997v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanfilippo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580418v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Habib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579046v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trouvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575974v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akouz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhammou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575972v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodellar" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575971v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575970v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577286v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577287v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577289v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582092v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582091v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925845v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889053v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926259v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599576v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598130v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzeyre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598131v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598129v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Koli&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592960v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577080v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608445v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hangmei" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597984v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602531v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negenborn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602591v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16133-4_3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457304v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377709" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591568v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589392v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587182v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guennec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582714v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582713v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dulhoste" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582086v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Andreadis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gleason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Simmons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rezende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17061020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Tourian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sneeuw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Prata de Moraes Frasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C D Paiva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shutyaev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J Gleason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamlin M Pavelsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr031614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos M Andreadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5519-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luppi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battilani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Federico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toscano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10081017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oubanas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gejadze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Y. Gejadze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pianosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000571" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.194" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.09" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.08" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Malaterre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dor&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19X1VRB9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Malaterre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J34W4M24-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.491648" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rabbani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2009.933524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:3(305)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bedjaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribot-Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:6(778)" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.07.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Vion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribot Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2007)133:1(27)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khammash" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1636776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579539v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Certain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Quittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brachet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gulemvuga Guzanga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise L&#233;andre Tondo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-37-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ata" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mocayd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay-Allemand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Organde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862508" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598058v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ninove" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783043v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786216v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Malaterre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulesza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alquier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenova Welz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Genthon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deltour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanfilippo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579151v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Habib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579046v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trouvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akouz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhammou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodellar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575970v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577290v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582092v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925845v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889053v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926259v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598130v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzeyre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Koli&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592960v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608445v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hangmei" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597984v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602531v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negenborn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16133-4_3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377709" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587182v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guennec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dulhoste" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582086v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>