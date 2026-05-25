--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -2791,520 +2791,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernisation des canaux d’irrigation : apports de l’automatisation pour la gestion opérationnelle</w:t>
+                <w:t xml:space="preserve">Gestion opérationnelle des transports d’eau dans les canaux et les rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Baume</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, p. 44 - p. 47. </w:t>
+              <w:t xml:space="preserve">, 2013, 11, p. 36 - p. 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826491v1</w:t>
+                <w:t xml:space="preserve">hal-00826471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRUES, PARTIE II : Genèse, propagation et prévision des crues à Montpellier.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des chasses hydrauliques pour la gestion de populations algales en canaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
+                <w:t xml:space="preserve">C. Hugodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, p. 50 - p. 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284861v1</w:t>
+                <w:t xml:space="preserve">hal-00826696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chasses hydrauliques pour la gestion de populations algales en canaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Belaud</w:t>
+                <w:t xml:space="preserve">La modernisation des canaux d’irrigation : apports de l’automatisation pour la gestion opérationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Baume</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 11, p. 50 - p. 53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.11⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 11, p. 44 - p. 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2013.11.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826696v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion opérationnelle des transports d’eau dans les canaux et les rivières</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CRUES, PARTIE II : Genèse, propagation et prévision des crues à Montpellier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826471v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIC², un logiciel pour la gestion des canaux, rivières et fleuves</w:t>
               </w:r>
@@ -5009,191 +5009,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation des canaux d'irrigation : caractérisation et classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 5-6, pp.17-35</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26 (1), pp.161-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575973v1</w:t>
+                <w:t xml:space="preserve">hal-02581935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La régulation des canaux d'irrigation : caractérisation et classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 26 (1), pp.161-178</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 5-6, pp.17-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581935v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of irrigation canals: characterisation and classification</w:t>
               </w:r>
@@ -6752,489 +6752,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for hydraulic state estimation of a development project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Dorée</w:t>
+                <w:t xml:space="preserve">DATA ASSIMILATION ON A FLOOD WAVE PROPAGATION MODEL : EMULATION OF A KALMAN FILTER ALGORITHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimHydro 2012: Hydraulic modeling and uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. p. - p</w:t>
+              <w:t xml:space="preserve">Simhydro 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783016v1</w:t>
+                <w:t xml:space="preserve">hal-01335907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of irrigation scheduling for complex water distribution using mixed integer quadratic programming (MIQP)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Data assimilation on a flood wave propagation model: Emulation of an Ensemble Kalman Filter algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pannekoucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ninove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC 2012 – 10th International Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Hamburg, Germany. p. - p</w:t>
+              <w:t xml:space="preserve">International Conference on Ensemble Methods in Geophysical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783214v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation on a flood wave propagation model: Emulation of an Ensemble Kalman Filter algorithm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation for hydraulic state estimation of a development project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ensemble Methods in Geophysical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SimHydro 2012: Hydraulic modeling and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Sophia-Antipolis, France. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598058v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DATA ASSIMILATION ON A FLOOD WAVE PROPAGATION MODEL : EMULATION OF A KALMAN FILTER ALGORITHM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thual</w:t>
+                <w:t xml:space="preserve">Optimization of irrigation scheduling for complex water distribution using mixed integer quadratic programming (MIQP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simhydro 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">HIC 2012 – 10th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Hamburg, Germany. p. - p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335907v1</w:t>
+                <w:t xml:space="preserve">hal-00783214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des systèmes hydrauliques et assimilation de données</w:t>
               </w:r>
@@ -7932,260 +7932,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation for real-time estimation of hydraulic states and unmeasured perturbations in a 1D hydrodynamic model. Application to water management problems and comparison of Kalman filter and sequential Monte Carlo approaches</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydraulic mangement of filamentous algae in open-channel networks : case study in Southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lancar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mamern International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Pau, France. p. 629 - p. 634</w:t>
+              <w:t xml:space="preserve">International Conference of Science and 7th 7th ISE &amp; 8th HIC Conference,, Information Technologies for Sustainable Management of Aquatic Ecosystems, a joint meeting of the 7th Symposium on Ecohydraulics and 8th Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786216v1</w:t>
+                <w:t xml:space="preserve">hal-00468858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic mangement of filamentous algae in open-channel networks : case study in Southern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation for real-time estimation of hydraulic states and unmeasured perturbations in a 1D hydrodynamic model. Application to water management problems and comparison of Kalman filter and sequential Monte Carlo approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Science and 7th 7th ISE &amp; 8th HIC Conference,, Information Technologies for Sustainable Management of Aquatic Ecosystems, a joint meeting of the 7th Symposium on Ecohydraulics and 8th Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 10 p</w:t>
+              <w:t xml:space="preserve">3rd Mamern International Conference on Approximation Methods and Numerical Modelling in Environment and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Pau, France. p. 629 - p. 634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468858v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and Weaknesses of indicators for quantitative water management : illustration of the Charente river basin (France)</w:t>
               </w:r>
@@ -8614,230 +8614,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of coupled surface-groundwater models for quantitative water management : example of the Charente Basin, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Christin</w:t>
+                <w:t xml:space="preserve">Hands on teaching for real-time control of open-channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Le Goulven</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Harran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Hydroinformatics, HIC 2006, Nice, France, 4-8 September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.1906-1913</w:t>
+              <w:t xml:space="preserve">, 2006, pp.3093-3100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588458v1</w:t>
+                <w:t xml:space="preserve">hal-02588133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hands on teaching for real-time control of open-channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">X. Litrico</w:t>
+                <w:t xml:space="preserve">Use of coupled surface-groundwater models for quantitative water management : example of the Charente Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Alquier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Goulven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Hydroinformatics, HIC 2006, Nice, France, 4-8 September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.3093-3100</w:t>
+              <w:t xml:space="preserve">, 2006, pp.1906-1913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588133v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why, when and how we need to apply conjunctive water management of surface and groundwater: The case of the Charente basin, France</w:t>
               </w:r>
@@ -8912,273 +8912,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with irrigation demand in a context of water scarcity and water uncertainty: an example of combining tools in the Charente river basin in France</w:t>
+                <w:t xml:space="preserve">Stability and performance analysis of classical decentralized control of irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Loubier</w:t>
+                <w:t xml:space="preserve">I. Guenova Welz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Christin</w:t>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Giry</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARID Cluster Conference - Coping with Drought and Water Deficiency: From Research to Policy Making. Limassol(CYP), May 12-13th 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.205-214</w:t>
+              <w:t xml:space="preserve">16th IFAC World Congress, July 3-8 2005, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591778v1</w:t>
+                <w:t xml:space="preserve">hal-02586509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and performance analysis of classical decentralized control of irrigation canals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to deal with irrigation demand in a context of water scarcity and water uncertainty: an example of combining tools in the Charente river basin in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Guenova Welz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Litrico</w:t>
+                <w:t xml:space="preserve">N. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Christin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+                <w:t xml:space="preserve">E. Giry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rijo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC World Congress, July 3-8 2005, Prague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.6</w:t>
+              <w:t xml:space="preserve">ARID Cluster Conference - Coping with Drought and Water Deficiency: From Research to Policy Making. Limassol(CYP), May 12-13th 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586509v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application d'une commande multivariable sur la branche d'Aix Nord du Canal de Provence</w:t>
               </w:r>
@@ -9400,217 +9400,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">l1 controller design for a high-order 5-pool irrigation canal system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et commande robuste de systèmes hydrauliques à surface libre : application aux rivières et canaux d'irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Khammash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 39th, Sydney, AUS, 12-15 Décember 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Australia. pp.6</w:t>
+              <w:t xml:space="preserve">Journées thématiques "Automatique et environnement" CRAN, Nancy, 9-10 mars 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580382v1</w:t>
+                <w:t xml:space="preserve">hal-02579151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et commande robuste de systèmes hydrauliques à surface libre : application aux rivières et canaux d'irrigation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">l1 controller design for a high-order 5-pool irrigation canal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khammash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques "Automatique et environnement" CRAN, Nancy, 9-10 mars 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.14</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 39th, Sydney, AUS, 12-15 Décember 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02579151v1</w:t>
+                <w:t xml:space="preserve">hal-02580382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning of PI controllers for an irrigation canal using optimization tools</w:t>
               </w:r>
@@ -10179,51 +10179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariable generalized predictive control with feedforward for on-demand operation of irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,178 +10786,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
+                <w:t xml:space="preserve">Regulation of irrigation canals: characterization et classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix en Provence, 17-21 October 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, France. pp.21</w:t>
+              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix-en-Provence, 17-21 October 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582093v1</w:t>
+                <w:t xml:space="preserve">hal-02582091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of irrigation canals: characterization et classification</w:t>
+                <w:t xml:space="preserve">Multivariable optimal control for on-demand operation of irrigation canals : application to a single reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sawadogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix-en-Provence, 17-21 October 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, France. pp.28</w:t>
+              <w:t xml:space="preserve">Meeting ASCE-AFEID, Aix en Provence, 17-21 October 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582091v1</w:t>
+                <w:t xml:space="preserve">hal-02582093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un modèle informatique hydraulique pour améliorer la gestion des canaux d'irrigation : application au canal de Kirindi-Oya (Sri Lanka)</w:t>
               </w:r>
@@ -11340,51 +11340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux, analyse AFOM et perspectives d'évolution des concessions hydrauliques d'état en gestion CACG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11576,51 +11576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des lieux, Analyse AFOM et perspectives d'évolution des concessions hydrauliques d’État en gestion CACG. Résumés exécutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11977,51 +11977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ladouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12234,51 +12234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] BRGM (Bureau de recherches géologiques et minières) (Bureau de recherches géologiques et minières). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12304,90 +12304,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Modèles numériques de fonctionnement de l'hydrosystème - Rapport final L4.1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Coustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12420,406 +12420,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activités de l'année 2010-2011 (juin à juin) du projet Gestion multi-usages du Lez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALGEQUEAU Algues régulation hydraulique et gestion de la qualité de l'eau en canux, ANR, PRECODD2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Maréchal</w:t>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hugodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.79</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599577v1</w:t>
+                <w:t xml:space="preserve">hal-02599572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vanne point triple sur le canal de la Durance : reconstitution des débits amont et intermédiaires par assimilation de données (filtre de Kalman) sur expériences jumelles. Analyse de sensibilité par rapport aux Stricklers. Rapport Intermédiaire n°5</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t>
+                <w:t xml:space="preserve">Rapport d'activités de l'année 2010-2011 (juin à juin) du projet Gestion multi-usages du Lez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Batiot Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599576v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALGEQUEAU Algues régulation hydraulique et gestion de la qualité de l'eau en canux, ANR, PRECODD2006</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation de la vanne point triple sur le canal de la Durance : reconstitution des débits amont et intermédiaires par assimilation de données (filtre de Kalman) sur expériences jumelles. Analyse de sensibilité par rapport aux Stricklers. Rapport Intermédiaire n°5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Baume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertrand</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02599572v1</w:t>
+                <w:t xml:space="preserve">hal-02599576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet gestion multi-usages de l'hydrosystème karstique du Lez -Synthèse des connaissances récentes et passées - Rapport final.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dörfliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12878,207 +12878,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire et évaluation technique des canaux et des équipements d’irrigation et analyses coût-bénéfice des incitations à leur modernisation - Rapport de synthèse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventaire des canaux d'irrigation du Sud de la France 2009-2010 :Fiches d'identité des canaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2011, pp.170</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598130v1</w:t>
+                <w:t xml:space="preserve">hal-02598131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des canaux d'irrigation du Sud de la France 2009-2010 :Fiches d'identité des canaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire et évaluation technique des canaux et des équipements d’irrigation et analyses coût-bénéfice des incitations à leur modernisation - Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rouzeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.150</w:t>
+              <w:t xml:space="preserve">irstea. 2011, pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02598131v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire et évaluation technique des canaux d’irrigation du Sud de la France - Rapport de synthèse</w:t>
               </w:r>
@@ -13156,77 +13156,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action N°2: Journées d'information 'Gestion collective de la ressource en eau pour l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Montginoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13624,51 +13624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for river discharge estimate from satellite observation alone, without any in situ measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kosuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13870,239 +13870,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic tuning of PI controllers for water level regulation of a multi-pool open-channel hydraulic system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data assimilation to improve models used for the automatic control of rivers or canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Negenborn</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jean-Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport of water versus transport over water: Exploring the Dynamic Interplay of Transport and Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transport of Water versus Transport over Water.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, Springer New York LLC, pp.35-58, 2015, Operations Research/ Computer Science Interfaces Series, 978-3-319-16132-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16133-4_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602531v1</w:t>
+                <w:t xml:space="preserve">hal-02602591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation to improve models used for the automatic control of rivers or canals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic tuning of PI controllers for water level regulation of a multi-pool open-channel hydraulic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Malaterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Dorée</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ocampo-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Negenborn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport of Water versus Transport over Water.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transport of water versus transport over water: Exploring the Dynamic Interplay of Transport and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.145-167, 2015, 978-3-319-16132-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602591v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting and mitigation of flooding in a Mediterranean karstic watershed</w:t>
               </w:r>
@@ -15146,51 +15146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Andreadis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gleason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Simmons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rezende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17061020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Tourian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sneeuw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Prata de Moraes Frasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C D Paiva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shutyaev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J Gleason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamlin M Pavelsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr031614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos M Andreadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5519-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luppi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battilani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Federico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toscano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10081017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oubanas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gejadze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Y. Gejadze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pianosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000571" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.194" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.09" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826696v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.11" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.08" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Malaterre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dor&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19X1VRB9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Malaterre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J34W4M24-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.491648" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rabbani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2009.933524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:3(305)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bedjaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribot-Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:6(778)" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.07.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Vion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribot Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2007)133:1(27)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khammash" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1636776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579539v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Certain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Quittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brachet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gulemvuga Guzanga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise L&#233;andre Tondo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-37-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ata" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mocayd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay-Allemand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Organde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862508" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783016v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598058v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ninove" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335907v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783043v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786216v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Malaterre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulesza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588458v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588133v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alquier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591778v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubry" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenova Welz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Genthon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deltour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanfilippo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580382v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579151v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Habib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579046v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trouvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akouz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhammou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodellar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575970v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577290v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582092v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582093v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925845v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889053v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926259v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599576v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598130v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzeyre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598131v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Koli&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592960v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608445v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hangmei" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597984v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602531v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negenborn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602591v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16133-4_3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377709" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587182v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guennec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dulhoste" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582086v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086299v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Andreadis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Coss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Durand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gleason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Simmons" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL114185" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Rezende" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Oubanas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Malaterre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17061020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerbelaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H David" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pavelsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biancamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Garambois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024rg000871" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05247098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad J Tourian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Sneeuw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Prata de Moraes Frasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo C D Paiva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037667" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130768v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shutyaev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112239" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J Gleason" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamlin M Pavelsky" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Turmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021wr031614" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700970v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Chelil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Malaterre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127909" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837206v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Larnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos M Andreadis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028519" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Comptour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cosiaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geoj.12314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jay-Allemand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Javelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-5519-2020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608782v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.12.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018022" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891886v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luppi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Battilani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Di Federico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toscano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10081017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oubanas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gejadze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR021735" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608067v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ogilvie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mulligan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Goulven" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.08.076" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720342v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4273" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000746" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581825v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0001063" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930661v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Y. Gejadze" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pianosi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000571" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599998v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.194" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826471v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Baume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.08" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.09" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284861v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borell-Estupina" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826501v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2013.11.10" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632474v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cassan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Malaterre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842380v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cassan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baume" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IR.1943-4774.0000305" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jean-Baptiste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dor&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2010.12.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19X1VRB9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Malaterre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566063v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J34W4M24-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guinot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2010.491648" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Rabbani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Munier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCS.2009.933524" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ribot Bruno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:3(305)" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453857v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bedjaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Koenig" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribot-Bruno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2008)134:6(778)" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2008.07.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450874v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Vion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ribot Bruno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9437(2007)133:1(27)" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582974v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khammash" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1636776" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Rogers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schuurmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577540v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sawadogo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kosuth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575973v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579539v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582090v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603311v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577178v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Certain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Quittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14768" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752770v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brachet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andral" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gulemvuga Guzanga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise L&#233;andre Tondo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-384-37-2021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609249v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Goutal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeury" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ata" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ricci" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Mocayd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_12" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608802v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jay-Allemand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Javelle" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Organde" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Fine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600860v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Raso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601048v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baume" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862508" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598852v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599303v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600129v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335907v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pannekoucke" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598058v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ninove" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783016v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598063v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. van Overloop" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783043v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597982v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783030v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406693v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Christin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbecot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O Malaterre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588981v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589393v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Chateau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulesza" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588133v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Harran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alquier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588458v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586509v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenova Welz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rijo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591778v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loubier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aubry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Genthon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Deltour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583997v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanfilippo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579151v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580382v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579370v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Kuper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Habib" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579046v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Georges" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Trouvat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580418v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575974v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akouz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benhammou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575972v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodellar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575971v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Niang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faye" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575970v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577286v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577287v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577289v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577290v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582092v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582091v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582093v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577177v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04619907v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Chekhurska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Desbureaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03925845v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Montginoul" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bouarfa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Gu&#233;rin-Schneider" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889053v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Billaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926259v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558764v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferry" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Braquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Goulven" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03146479v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mar&#233;chal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Caballero" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717560v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143862v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borell Estupina" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143801v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Marechal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie D&#246;rfliger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Batiot Guilhe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599576v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03143770v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bouvier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598131v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598130v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouzeyre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598129v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Koli&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592960v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuhfuss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603104v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577080v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608445v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hangmei" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597460v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Negrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Baume" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Faure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597984v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602591v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16133-4_3" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602531v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ocampo-Martinez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negenborn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050335v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrell-Estupina" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457304v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bedjaoui" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377709" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02591568v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589392v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587182v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Guennec" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582714v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582713v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dulhoste" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582086v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>