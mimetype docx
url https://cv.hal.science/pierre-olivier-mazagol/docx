--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1267,165 +1267,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le cinéma révèle les héritages industriels de la ville</w:t>
+                <w:t xml:space="preserve">Digital 3D Technologies for Preserving and Transmitting Cultural heritage and Historical Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From traces to heritage?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transform4Europe Alliance; Université Jean Monnet - Saint-Étienne, Feb 2026, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Itinerary - Spatial Dimensions Of Heritage | Creative Research Capacities Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Estonian Academy of Arts; Transform4Europe Alliance, Jan 2026, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498926v1</w:t>
+                <w:t xml:space="preserve">hal-05481001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital 3D Technologies for Preserving and Transmitting Cultural heritage and Historical Memories</w:t>
+                <w:t xml:space="preserve">Quand le cinéma révèle les héritages industriels de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinerary - Spatial Dimensions Of Heritage | Creative Research Capacities Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Estonian Academy of Arts; Transform4Europe Alliance, Jan 2026, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">From traces to heritage?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transform4Europe Alliance; Université Jean Monnet - Saint-Étienne, Feb 2026, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481001v1</w:t>
+                <w:t xml:space="preserve">hal-05498926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locate and contextualize a series of art photographs along the Furan River using a geohistorical WebGIS application</w:t>
               </w:r>
@@ -1901,497 +1901,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strolling in a Lost Landscape: 3D Geovisualization of Gorges de la Loire’s Sunken Heritage</w:t>
+                <w:t xml:space="preserve">Cartographie et mémoire(s) des conflits : la Seconde Guerre mondiale à Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casset Cheikh Ahmadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dipylon seminar - Mapping Cultural Heritage: Exploring Places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Française d’Athènes; Dipylon, Apr 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire International "Héritages culturels et outils numériques" 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté SHS / Université Jean Monnet - Saint-Étienne; Laboratoire Environnement - Ville - Société / UMR 5600 CNRS, Nov 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04426966v1</w:t>
+                <w:t xml:space="preserve">hal-04428561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et mémoire(s) des conflits : la Seconde Guerre mondiale à Saint-Étienne</w:t>
+                <w:t xml:space="preserve">Strolling in a Lost Landscape: 3D Geovisualization of Gorges de la Loire’s Sunken Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International "Héritages culturels et outils numériques" 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté SHS / Université Jean Monnet - Saint-Étienne; Laboratoire Environnement - Ville - Société / UMR 5600 CNRS, Nov 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Dipylon seminar - Mapping Cultural Heritage: Exploring Places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française d’Athènes; Dipylon, Apr 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428561v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04426966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MOOC for teaching geotechnologies for cultural heritage in higher education contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Niogret</w:t>
+                <w:t xml:space="preserve">Margherita Azzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Cellier</w:t>
+                <w:t xml:space="preserve">Maria Pigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Kozina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcia Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Aleksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277365v1</w:t>
+                <w:t xml:space="preserve">hal-03277359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MOOC for teaching geotechnologies for cultural heritage in higher education contexts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jani Kozina</w:t>
+                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Garcia Martinez</w:t>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Aleksic</w:t>
+                <w:t xml:space="preserve">Lucas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277359v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Средњoвековне Предеоне Целине На Примеру Подгора Из Пословне Књиге Михаила Лукаревића</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Aleksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,90 +6316,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MOOC designed for Geotechnologies teaching for Cultural Heritage Bachelor and Master students and teachers working in Higher Education institutions : &amp;quot;MappINg Cultural HERitage: Geosciences VAlue in Higher Education&amp;quot; project, Intellectual Output 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pigaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evi Sempou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Azzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7109,51 +7109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="040085AA"/>
+    <w:nsid w:val="81CE9066"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7340,51 +7340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-mazagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2493-935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GMW-8317-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Amadou Casset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Radondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi-1737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casset Cheikh Ahmadou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Azzari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kozina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleksic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thyriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;ault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Ibra Der" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00262439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bourbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Spini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deguy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Sempou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-mazagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2493-935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GMW-8317-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Amadou Casset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Radondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi-1737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casset Cheikh Ahmadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Azzari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kozina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleksic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thyriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;ault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Ibra Der" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00262439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bourbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Spini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deguy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Sempou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>