--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1267,165 +1267,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital 3D Technologies for Preserving and Transmitting Cultural heritage and Historical Memories</w:t>
+                <w:t xml:space="preserve">Quand le cinéma révèle les héritages industriels de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinerary - Spatial Dimensions Of Heritage | Creative Research Capacities Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Estonian Academy of Arts; Transform4Europe Alliance, Jan 2026, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">From traces to heritage?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transform4Europe Alliance; Université Jean Monnet - Saint-Étienne, Feb 2026, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481001v1</w:t>
+                <w:t xml:space="preserve">hal-05498926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le cinéma révèle les héritages industriels de la ville</w:t>
+                <w:t xml:space="preserve">Digital 3D Technologies for Preserving and Transmitting Cultural heritage and Historical Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From traces to heritage?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transform4Europe Alliance; Université Jean Monnet - Saint-Étienne, Feb 2026, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Itinerary - Spatial Dimensions Of Heritage | Creative Research Capacities Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Estonian Academy of Arts; Transform4Europe Alliance, Jan 2026, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498926v1</w:t>
+                <w:t xml:space="preserve">hal-05481001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locate and contextualize a series of art photographs along the Furan River using a geohistorical WebGIS application</w:t>
               </w:r>
@@ -1901,497 +1901,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie et mémoire(s) des conflits : la Seconde Guerre mondiale à Saint-Étienne</w:t>
+                <w:t xml:space="preserve">Strolling in a Lost Landscape: 3D Geovisualization of Gorges de la Loire’s Sunken Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International "Héritages culturels et outils numériques" 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté SHS / Université Jean Monnet - Saint-Étienne; Laboratoire Environnement - Ville - Société / UMR 5600 CNRS, Nov 2022, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Dipylon seminar - Mapping Cultural Heritage: Exploring Places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française d’Athènes; Dipylon, Apr 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428561v1</w:t>
+                <w:t xml:space="preserve">hal-04426966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strolling in a Lost Landscape: 3D Geovisualization of Gorges de la Loire’s Sunken Heritage</w:t>
+                <w:t xml:space="preserve">Cartographie et mémoire(s) des conflits : la Seconde Guerre mondiale à Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casset Cheikh Ahmadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dipylon seminar - Mapping Cultural Heritage: Exploring Places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Française d’Athènes; Dipylon, Apr 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire International "Héritages culturels et outils numériques" 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté SHS / Université Jean Monnet - Saint-Étienne; Laboratoire Environnement - Ville - Société / UMR 5600 CNRS, Nov 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426966v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MOOC for teaching geotechnologies for cultural heritage in higher education contexts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Depeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Azzari</w:t>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pigaki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Aleksic</w:t>
+                <w:t xml:space="preserve">Lucas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277359v1</w:t>
+                <w:t xml:space="preserve">hal-03277365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotechnologies as tools for managing cultural heritage: the need to train future professionals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Riquier</w:t>
+                <w:t xml:space="preserve">A MOOC for teaching geotechnologies for cultural heritage in higher education contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Azzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Kozina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Niogret</w:t>
+                <w:t xml:space="preserve">Carmen Garcia Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Cellier</w:t>
+                <w:t xml:space="preserve">Vladimir Aleksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2021 - 8th Eugeo Congress on the Geography of Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277365v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche du paysage englouti des Gorges de la Loire – Création d’une géovisualisation 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,237 +2442,237 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niogret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Niogret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international interdisciplinaire "Patrimoines et Territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Roanne, France</w:t>
+              <w:t xml:space="preserve">SIG 2019 - Conférence francophone Esri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358094v1</w:t>
+                <w:t xml:space="preserve">hal-02324002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géovisualisation 3D du patrimoine englouti des Gorges de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Niogret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Depeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIG 2019 - Conférence francophone Esri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international interdisciplinaire "Patrimoines et Territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324002v1</w:t>
+                <w:t xml:space="preserve">hal-02358094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamification of Botanic Inventories. A Geographic Approach /Ludifier les activités d inventaire botanique. Une approche géographique</w:t>
               </w:r>
@@ -3592,217 +3592,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'une trame écologique du Massif Central</w:t>
+                <w:t xml:space="preserve">Utiliser Corine Land Cover pour définir une trame écologique du Massif central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Etlicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Etlicher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres végétales du Massif central</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968720v1</w:t>
+                <w:t xml:space="preserve">hal-00968834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser Corine Land Cover pour définir une trame écologique du Massif central</w:t>
+                <w:t xml:space="preserve">Identification d'une trame écologique du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Etlicher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres végétales du Massif central</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Le Puy-en-Velay, France. pp.63-68</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR MAGIS (GP "Suivi des milieux"). Approches méthodologiques en géomatique pour la cartographie de la Trame Verte et Bleue (TVB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968834v1</w:t>
+                <w:t xml:space="preserve">hal-00968720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ReVeS : Reconnaissance de Végétaux pour de interfaces Smartphones</w:t>
               </w:r>
@@ -4897,277 +4897,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic active space of Rock Ptarmigan songs</w:t>
+                <w:t xml:space="preserve">Spatial, and temporal dynamic in a lek of a tropical bird: the Lipaugus vociferans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grison</w:t>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International grouse symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Reykjavik, Iceland. 2015</w:t>
+              <w:t xml:space="preserve">XXV International Bioacoustic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328156v1</w:t>
+                <w:t xml:space="preserve">halshs-01328137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial, and temporal dynamic in a lek of a tropical bird: the Lipaugus vociferans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Acoustic active space of Rock Ptarmigan songs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grison</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Bioacoustic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Murnau, Germany. 2015</w:t>
+              <w:t xml:space="preserve">13th International grouse symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Reykjavik, Iceland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328137v1</w:t>
+                <w:t xml:space="preserve">halshs-01328156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVuPUR: Evaluation de la vulnérabilité des rivières péri-urbaines</w:t>
               </w:r>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Средњoвековне Предеоне Целине На Примеру Подгора Из Пословне Књиге Михаила Лукаревића</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Aleksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6188,267 +6188,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching methods and didactic materials on Geotechnologies for Cultural Heritage : &amp;quot;MappINg Cultural HERitage: Geosciences VAlue in Higher Education&amp;quot; project, Intellectual Output 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A MOOC designed for Geotechnologies teaching for Cultural Heritage Bachelor and Master students and teachers working in Higher Education institutions : &amp;quot;MappINg Cultural HERitage: Geosciences VAlue in Higher Education&amp;quot; project, Intellectual Output 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pigaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Sempou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carmen Garcia</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Azzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Spini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Deguy</w:t>
+                <w:t xml:space="preserve">Carmen García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] European Union (UE). 2022</w:t>
+              <w:t xml:space="preserve">European Union (UE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579851v1</w:t>
+                <w:t xml:space="preserve">hal-03924259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MOOC designed for Geotechnologies teaching for Cultural Heritage Bachelor and Master students and teachers working in Higher Education institutions : &amp;quot;MappINg Cultural HERitage: Geosciences VAlue in Higher Education&amp;quot; project, Intellectual Output 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Pigaki</w:t>
+                <w:t xml:space="preserve">Teaching methods and didactic materials on Geotechnologies for Cultural Heritage : &amp;quot;MappINg Cultural HERitage: Geosciences VAlue in Higher Education&amp;quot; project, Intellectual Output 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mazagol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evi Sempou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Margherita Azzari</w:t>
+                <w:t xml:space="preserve">Lucilla Spini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen García</w:t>
+                <w:t xml:space="preserve">Pauline Deguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union (UE). 2022</w:t>
+              <w:t xml:space="preserve">[Research Report] European Union (UE). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03924259v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The survey of mapping projects in European countries; a focus on methodology</w:t>
               </w:r>
@@ -7109,51 +7109,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81CE9066"/>
+    <w:nsid w:val="CC163C82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7340,51 +7340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-mazagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2493-935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GMW-8317-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Amadou Casset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Radondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi-1737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498926v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428561v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casset Cheikh Ahmadou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Azzari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kozina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia Martinez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleksic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thyriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;ault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328137v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Ibra Der" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00262439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bourbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579851v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Spini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deguy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Sempou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-mazagol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2493-935X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114645019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/GMW-8317-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002229v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mazagol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Benoit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Amadou Casset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Radondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Depeyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bsgi-1737" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Niogret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ratajczak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-020-00072-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070456v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moncla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boeglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2019.1584804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091052v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnevialle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Sacca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968325v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pluvinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Etlicher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2011.09.018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G71LH162-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968318v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Mazagol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jaeis.2011070103" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409041v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481001v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374204v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05084741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pierson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dubertret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063980v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428561v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casset Cheikh Ahmadou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niogret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Cellier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Azzari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pigaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kozina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Aleksic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079389v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Conord" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Mendez Florez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609922v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Choisnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Hostein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dumont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990017v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delbosc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lalanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Le H&#233;naff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cerutti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tougne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacavant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caquard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968795v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527564v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Debionne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sarrazin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409028v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porteret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thyriot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351627v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353996v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dopierala" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Jo&#235;t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634738v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;ault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328137v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grison" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grison" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Novoa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591277v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Codina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820130v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Ibra Der" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968309v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00685759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0333-2.ch010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739086v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00262439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bourbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Sempou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garc&#237;a" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Garcia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Spini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Deguy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dimopoulos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Chytr&#253;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Loidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313313v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dodane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03260977v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisonneuve B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ragache" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330911v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hostein" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>