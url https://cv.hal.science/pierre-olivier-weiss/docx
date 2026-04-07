--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Weiss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240404963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133157340692309921216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Enseignement universitaire (niveau Licence, Master et formation continue), secondaire (niveau lycée et Brevet de Technicien Supérieur), en prison (niveau Baccalauréat et Licence) et vocationnel (formation professionnelle) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Gestion et tutorat de projets de recherche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Ethnographie de contextes complexes (sans-abri, prison, violences urbaines, discriminations, illégalismes chez les jeunes) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Expertise dans le domaine éducatif (politiques éducatives caribéennes, HCERES, parcours anglais+, égalité-diversité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociologie : Sociologie de l’éducation, Sociologie urbaine, Sociologie de l’enseignement supérieur, Sociologie de la jeunesse, Inclusion scolaire, Bien-être, Analyse des politiques éducatives, Enquête de victimation, Climats scolaire et universitaire, Délinquance juvénile, Discrimination, Inégalités de traitement et Précarité, Minorités, sexismes et violences sexuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie de l’éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires géographiques de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martinique, Guadeloupe, Saint Lucia, Barbados, Guyane.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France, Italie, Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouvelle-Calédonie, Polynésie française, La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 Cottage Beauséjour 54230 Chavigny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphone :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 6 25 59 97 39 ou + 1 (858) 209-5649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail personnel :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@outlook.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail professionnel :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS AUX FONCTIONS DE MAÎTRE DE CONFÉRENCES (CONSEIL NATIONAL DES UNIVERSITÉS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Section**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N° de la qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- Sociologie, Démographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 26 mai 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20219285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70- Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 19 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21270285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IDENTIFIANTS CHERCHEUR**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crref.wordpress.com/65-2/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lames.cnrs.fr/spip.php?article263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar Citations Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépôt en ligne sur HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdHal:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pierre-olivier-weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdRef:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 240404963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIAF ID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 133157340692309921216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-antilles.academia.edu/WeissPierreOlivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre_Olivier_Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de Recherche Migrations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ , CNRS UMR-8245 & IRD-UMR 205.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre méditerranéen de sociologie, de science politique et d’histoire (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésopolhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), UMR-7064, Aix-Marseille Université (France), depuis décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> associé à la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de recherche Bien-être à l’école et prévention de la violence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (Canada), depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acadiscri.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’Observatoire Caribéen du Climat Scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), depuis février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études & travaux de l’OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISSN 2779-8690).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Institut Convergences Migrations, département Intégration-discrimination, depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Observatoire de la parentalité de la Martinique, depuis 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du Collegio di dottorato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Collège des garants du doctorat] in Neuroscienze ed Epistemologia applicate all'educazione. Università Niccolò Cusano (Italie), depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 2551-6116), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1708-7570), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interventions économiques / Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1710-7377), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 0318-479X).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions passées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2017-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du Master MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention Encadrement éducatif, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission Égalité-diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ de la Martinique, Réseau des INSPÉ, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinateur du comité éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1929-7734), revue internationale sur l’éducation et la vie au travail, 2018-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA-4538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université des Antilles (France) – 2019-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu au Conseil de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRREF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EA-3845), 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS ACADÉMIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Mission : chercheur dans l’équipe de recherche </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur la mesure statistique et sur l’analyse qualitative de l'expérience des traitements inégalitaires et des discriminations dans le monde académique. Chargé de coordonner le volet « outre-mer » français de l’enquête. 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sociologie. Titre : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aix-Marseille Université, Sous la direction de Laurent Mucchielli, 1ère inscription 2013. Obtenu le 3 décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dominique Duprez (président du jury), Jean-François GIRET (rapporteur), Laurent MUCCHIELLI (directeur de la thèse), Nicolas SEMBEL (examinateur), Renée ZAUBERMAN (rapporteure).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat d’aptitude au professorat de l'enseignement du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences Économiques et Sociales, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Métiers de l’Enseignement, de l’éducation et de la Formation mention « Droit Économie Gestion », Aix-Marseille Université, Sous la direction de Jacques Gervasoni, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Master 1 en Socio-anthropologie « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Licence de Sociologie. Université de Lorraine, Campus Lettres, Sciences Humaines et Sociales, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES INFORMATIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MacOS, Windows, Linux, Android.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suites bureautiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Microsoft Office, OpenOffice, LibreOffice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PowerPoint, Prezi, OBS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAO et traitement d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Publisher, LightRoom, InDesing, Photoshop, Bridge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement audio et vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Audacity, GarageBand, iMovie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moodle, Padlet, Blog, MOOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : EndNote, Mendeley, Zotero.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Excel, SPSS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Access, FileMakerPro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES LINGUISTIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (Niveau C2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : En cours (niveau B2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Notions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la réussite scolaire et stratégies éducatives en contexte ultra-marin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Weslij Fonvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in higher education and research in France. Observing, measuring, understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections, 6 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v6i4.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations vécues par les étudiant·e·s à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Où va l'enseignement supérieur ? Enjeux, continuité, ruptures, 2 (202), https://publications-prairial.fr/diversite/index.php?id=4031. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École a-t-elle résisté au séisme du COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Issaieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contextes de pandémie et continuités pédagogiques sur un temps long, 19, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impasse de la punition à l’école. Des solutions alternatives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale, Initio, 9(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·e·s sont-ils en sécurité ? Les enquêtes de victimation comme outil de la connaissance du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, https://journals.openedition.org/champpenal/12715#quotation. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles sûres ? Une enquête de victimation dans les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), http://ojs.gsdjournal.it/index.php/gsdj/article/view/183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus universitaires sous les projecteurs : enquêtes de victimation et nouveau regard sur les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.401-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotto i ponti. Un’inchiesta etnografica tra i senzatetto a Roma nei primi anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Giugno (1), http://www.dadarivista.com/Singoli-articoli/2020-Giugno/05.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège à l’épreuve du contexte socioculturel. Une étude comparative entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Ailincai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale Education et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariata Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et formation, 8 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre du Panthéon : ethnographier les sans-abri à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vingt ans après, 36-37 (1-2), https://www.cairn.info/revue-terrains-et-travaux-2020-1-page-109.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odin, Pwofitasyon. Luttes syndicales et anticolonialisme en Guadeloupe et en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités et discriminations chez les élèves de collège en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans la population estudiantine (genre, race, classe). Exploitation d’une enquête dans deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les violences et les discriminations dans les collèges de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Observatoire de la Parentalité de Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Parentalité de Martinique, Nov 2022, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de résultats de recherche : Quelle continuité pédagogique en Martinique en période de confinement pour les enseignants et stagiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique : Accompagner le travail de l’élève dans les nouvelles situations d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Académique au Numérique Éducatif, Jun 2021, Schoelcher (en ligne), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus éditorial des revues scientifiques entre atouts et contraintes : le cas de Initio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux processus éditoriaux des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel bricolage. Bilan de la continuité pédagogique dans l'outremer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du CREEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Inspé de la Guadeloupe, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire : médiatisation de faits brutaux et réalité de la violence scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Mundial Sobre violencia en la escuola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Puerto Vallarta, Jalisco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à l’enseignement pendant le lockdown. Une étude de cas dans l’académie de la Martinique (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’hybridation et de l’innovation dans l’enseignement universitaire. Quels défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Innovation pédagogique et numérique (IPEN), University of Sousse, Learning Lab, Nov 2020, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students and security: Victimization surveys on university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Youth in Changeable World. Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans l'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CRREF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on campuses. Findings and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire au prisme du genre : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Porfal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social spatialization of victimization and fear of crime: Marseille university campuses submitted for comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Science and Humanities (ICSSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège et son application : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de sécurité sur les campus universitaires ? Les enquêtes de victimation comme outil d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’Association Internationale des Sociologues de langue française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ICTEL 2019 – International Conference on Teaching, Education &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge duale des cités marseillaises. Évaluation de la politique des zones de sécurité prioritaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre de recherches Pénalité, sécurité et déviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for comparative research in Caribbean States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the OECS Council of Ministers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale. « Racisme et discrimination raciale, de l’école à l’université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zone di sicurezza prioritarie riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dipartimento di Culture Politica e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zone di sicurezza prioritaria. Riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Dipartimento di Culture Politica e Società, Campus Luigi Einaudi, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESPE de Martinique et la recherche. Le projet immersion et comparaison des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’Outre-Mer. Atelier 3 : Placer les jeunes au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimation et sentiment d'insécurité : enquête sur les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une politique de sécurité La « méthode globale » des Zones de Sécurité Prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude IRTS -Lames IRTS PACA-Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquances, incivilités, vie quotidienne et politiques publiques à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres scientifiques enseignants-chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité : la &amp;quot;méthode globale&amp;quot; des Zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants ultra-marins face aux enjeux de l’apprentissage à distance en période de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières autour des contextes de formation et d’enseignement. New Frontiers in Training and Teaching Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2024, Apprentissage, éducation et socialisation, 9791095177661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline scolaire et contexte caribéen : comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châlons C., S. Sohilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Transversales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ramsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l'éducation ? (p. 377-481)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux marges en temps de pandémie Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazed and confused. Enquête sur la santé des étudiants de l’Université des Antilles pendant le confinement (p. 233-249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Vilieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation d’une politique de sécurité La &amp;quot;méthode globale&amp;quot; des zones de sécurité prioritaires » in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 167-188, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité sur deux campus universitaires marseillais », in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 115-142, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité. La ‘méthode globale’ des zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice. Enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier en contexte de confinement. Une étude de cas à l’INSPÉ de Martinique », mars 2020, Université des Antilles, 10 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien social et ses principales évolutions contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Olivier Weiss, Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités, thèse de doctorat de sociologie, sous la direction de Laurent Mucchielli, soutenue à l’Université d’Aix-Marseille, le 3 décembre 2018, 331p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, engagement et soulèvement. Nonfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche en terrain sensible : le rapport de confiance et le choix du bon moment » http://doctlames.hypotheses.org/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déclin de Marseille, Revue La Vie des idées, magazine international d'analyse et d'information sur le débat d'idées, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et mercenaires. Revue La Vie des idées, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et légende urbaine. Du oui-dire au message nuéerique. Revue Anthropologie et Sociétés, Université Laval, Québec, Canada, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l'Observatoire Caribéen du Climat Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans les Outremers (FÉCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement supérieur, de la recherche et de l'innovation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation dans la Caraïbe. Études comparatives entre la Martinique et Sainte-Lucie (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin Butcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles; Lames, Cnrs, Aix Marseille Univ; Centre de recherches et de ressources en éducation et formation (CRREF). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des Recherches comparatives Sainte-Lucie / Martinique (Du lundi 23 octobre au 3 novembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation de la &amp;quot;méthode globale&amp;quot; (Zones de sécurité prioritaires) », Les Rapports de Recherche de l'ORDCS, n°6, 2015, ISSN 2271-2054, 134 p. (Avec ALLARIA C., MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport%20final_Clos-Sauvagere.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Saint-Charles à Marseille », Les Rapports de Recherche de l’ORDCS, n°5, 2014, ISSN 2271-2054, 83 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N5.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Luminy », Les Rapports de Recherche de l’ORDCS, n°3, 2014, ISSN 2271-2054, 64 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N3.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’apprentissage et de didactique : une étude à partir de la comparaison des manuels scolaires terminale ES, Master 2, Aix-Marseille Université, 2013, 30 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Aix-Marseille Université (AMU). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de réintégration sociale et professionnelle des sortantes de prison. De la détention au centre d’hébergement et de réinsertion sociale, Master 2, Université Paris-Ouest Nanterre La Défense, 2010, 171 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Ouest - Nanterre - la Défense. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéosurveillance dans l’espace public en milieu urbain. Enjeux, risques et perspectives, Master 1. Université Paris-Ouest Nanterre La Défense, 2009, 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Paris Ouest Nanterre La Défense (Paris 10). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Aix-Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Weiss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240404963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133157340692309921216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Enseignement universitaire (niveau Licence, Master et formation continue), secondaire (niveau lycée et Brevet de Technicien Supérieur), en prison (niveau Baccalauréat et Licence) et vocationnel (formation professionnelle) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Gestion et tutorat de projets de recherche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Ethnographie de contextes complexes (sans-abri, prison, violences urbaines, discriminations, illégalismes chez les jeunes) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Expertise dans le domaine éducatif (politiques éducatives caribéennes, HCERES, parcours anglais+, égalité-diversité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociologie : Sociologie de l’éducation, Sociologie urbaine, Sociologie de l’enseignement supérieur, Sociologie de la jeunesse, Inclusion scolaire, Bien-être, Analyse des politiques éducatives, Enquête de victimation, Climats scolaire et universitaire, Délinquance juvénile, Discrimination, Inégalités de traitement et Précarité, Minorités, sexismes et violences sexuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie de l’éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires géographiques de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martinique, Guadeloupe, Saint Lucia, Barbados, Guyane.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France, Italie, Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouvelle-Calédonie, Polynésie française, La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 Cottage Beauséjour 54230 Chavigny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphone :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 6 25 59 97 39 ou + 1 (858) 209-5649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail personnel :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@outlook.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail professionnel :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS AUX FONCTIONS DE MAÎTRE DE CONFÉRENCES (CONSEIL NATIONAL DES UNIVERSITÉS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Section**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N° de la qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- Sociologie, Démographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 26 mai 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20219285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70- Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 19 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21270285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IDENTIFIANTS CHERCHEUR**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crref.wordpress.com/65-2/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lames.cnrs.fr/spip.php?article263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar Citations Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépôt en ligne sur HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdHal:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pierre-olivier-weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdRef:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 240404963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIAF ID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 133157340692309921216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-antilles.academia.edu/WeissPierreOlivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre_Olivier_Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de Recherche Migrations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ , CNRS UMR-8245 & IRD-UMR 205.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre méditerranéen de sociologie, de science politique et d’histoire (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésopolhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), UMR-7064, Aix-Marseille Université (France), depuis décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> associé à la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de recherche Bien-être à l’école et prévention de la violence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (Canada), depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acadiscri.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’Observatoire Caribéen du Climat Scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), depuis février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études & travaux de l’OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISSN 2779-8690).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Institut Convergences Migrations, département Intégration-discrimination, depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Observatoire de la parentalité de la Martinique, depuis 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du Collegio di dottorato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Collège des garants du doctorat] in Neuroscienze ed Epistemologia applicate all'educazione. Università Niccolò Cusano (Italie), depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 2551-6116), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1708-7570), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interventions économiques / Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1710-7377), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 0318-479X).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions passées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2017-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du Master MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention Encadrement éducatif, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission Égalité-diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ de la Martinique, Réseau des INSPÉ, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinateur du comité éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1929-7734), revue internationale sur l’éducation et la vie au travail, 2018-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA-4538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université des Antilles (France) – 2019-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu au Conseil de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRREF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EA-3845), 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS ACADÉMIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Mission : chercheur dans l’équipe de recherche </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur la mesure statistique et sur l’analyse qualitative de l'expérience des traitements inégalitaires et des discriminations dans le monde académique. Chargé de coordonner le volet « outre-mer » français de l’enquête. 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sociologie. Titre : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aix-Marseille Université, Sous la direction de Laurent Mucchielli, 1ère inscription 2013. Obtenu le 3 décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dominique Duprez (président du jury), Jean-François GIRET (rapporteur), Laurent MUCCHIELLI (directeur de la thèse), Nicolas SEMBEL (examinateur), Renée ZAUBERMAN (rapporteure).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat d’aptitude au professorat de l'enseignement du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences Économiques et Sociales, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Métiers de l’Enseignement, de l’éducation et de la Formation mention « Droit Économie Gestion », Aix-Marseille Université, Sous la direction de Jacques Gervasoni, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Master 1 en Socio-anthropologie « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Licence de Sociologie. Université de Lorraine, Campus Lettres, Sciences Humaines et Sociales, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES INFORMATIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MacOS, Windows, Linux, Android.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suites bureautiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Microsoft Office, OpenOffice, LibreOffice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PowerPoint, Prezi, OBS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAO et traitement d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Publisher, LightRoom, InDesing, Photoshop, Bridge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement audio et vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Audacity, GarageBand, iMovie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moodle, Padlet, Blog, MOOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : EndNote, Mendeley, Zotero.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Excel, SPSS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Access, FileMakerPro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES LINGUISTIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (Niveau C2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : En cours (niveau B2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Notions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la réussite scolaire et stratégies éducatives en contexte ultra-marin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Weslij Fonvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations vécues par les étudiant·e·s à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Où va l'enseignement supérieur ? Enjeux, continuité, ruptures, 2 (202), https://publications-prairial.fr/diversite/index.php?id=4031. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in higher education and research in France. Observing, measuring, understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections, 6 (4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v6i4.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École a-t-elle résisté au séisme du COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Issaieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contextes de pandémie et continuités pédagogiques sur un temps long, 19, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impasse de la punition à l’école. Des solutions alternatives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale, Initio, 9(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·e·s sont-ils en sécurité ? Les enquêtes de victimation comme outil de la connaissance du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, https://journals.openedition.org/champpenal/12715#quotation. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles sûres ? Une enquête de victimation dans les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), http://ojs.gsdjournal.it/index.php/gsdj/article/view/183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotto i ponti. Un’inchiesta etnografica tra i senzatetto a Roma nei primi anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Giugno (1), http://www.dadarivista.com/Singoli-articoli/2020-Giugno/05.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège à l’épreuve du contexte socioculturel. Une étude comparative entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus universitaires sous les projecteurs : enquêtes de victimation et nouveau regard sur les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.401-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale Education et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariata Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et formation, 8 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Ailincai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre du Panthéon : ethnographier les sans-abri à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vingt ans après, 36-37 (1-2), https://www.cairn.info/revue-terrains-et-travaux-2020-1-page-109.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odin, Pwofitasyon. Luttes syndicales et anticolonialisme en Guadeloupe et en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités et discriminations chez les élèves de collège en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans la population estudiantine (genre, race, classe). Exploitation d’une enquête dans deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les violences et les discriminations dans les collèges de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Observatoire de la Parentalité de Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Parentalité de Martinique, Nov 2022, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de résultats de recherche : Quelle continuité pédagogique en Martinique en période de confinement pour les enseignants et stagiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique : Accompagner le travail de l’élève dans les nouvelles situations d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Académique au Numérique Éducatif, Jun 2021, Schoelcher (en ligne), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus éditorial des revues scientifiques entre atouts et contraintes : le cas de Initio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux processus éditoriaux des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel bricolage. Bilan de la continuité pédagogique dans l'outremer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du CREEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Inspé de la Guadeloupe, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire : médiatisation de faits brutaux et réalité de la violence scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students and security: Victimization surveys on university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Youth in Changeable World. Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on campuses. Findings and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social spatialization of victimization and fear of crime: Marseille university campuses submitted for comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Science and Humanities (ICSSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire au prisme du genre : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Porfal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans l'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CRREF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Mundial Sobre violencia en la escuola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Puerto Vallarta, Jalisco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à l’enseignement pendant le lockdown. Une étude de cas dans l’académie de la Martinique (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’hybridation et de l’innovation dans l’enseignement universitaire. Quels défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Innovation pédagogique et numérique (IPEN), University of Sousse, Learning Lab, Nov 2020, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège et son application : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de sécurité sur les campus universitaires ? Les enquêtes de victimation comme outil d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’Association Internationale des Sociologues de langue française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge duale des cités marseillaises. Évaluation de la politique des zones de sécurité prioritaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre de recherches Pénalité, sécurité et déviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ICTEL 2019 – International Conference on Teaching, Education &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for comparative research in Caribbean States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the OECS Council of Ministers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zone di sicurezza prioritarie riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dipartimento di Culture Politica e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale. « Racisme et discrimination raciale, de l’école à l’université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zone di sicurezza prioritaria. Riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Dipartimento di Culture Politica e Società, Campus Luigi Einaudi, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESPE de Martinique et la recherche. Le projet immersion et comparaison des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’Outre-Mer. Atelier 3 : Placer les jeunes au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimation et sentiment d'insécurité : enquête sur les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une politique de sécurité La « méthode globale » des Zones de Sécurité Prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude IRTS -Lames IRTS PACA-Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquances, incivilités, vie quotidienne et politiques publiques à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres scientifiques enseignants-chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité : la &amp;quot;méthode globale&amp;quot; des Zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants ultra-marins face aux enjeux de l’apprentissage à distance en période de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières autour des contextes de formation et d’enseignement. New Frontiers in Training and Teaching Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2024, Apprentissage, éducation et socialisation, 9791095177661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline scolaire et contexte caribéen : comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châlons C., S. Sohilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Transversales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ramsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l'éducation ? (p. 377-481)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux marges en temps de pandémie Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazed and confused. Enquête sur la santé des étudiants de l’Université des Antilles pendant le confinement (p. 233-249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Vilieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation d’une politique de sécurité La &amp;quot;méthode globale&amp;quot; des zones de sécurité prioritaires » in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 167-188, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité sur deux campus universitaires marseillais », in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 115-142, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité. La ‘méthode globale’ des zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice. Enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier en contexte de confinement. Une étude de cas à l’INSPÉ de Martinique », mars 2020, Université des Antilles, 10 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien social et ses principales évolutions contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Olivier Weiss, Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités, thèse de doctorat de sociologie, sous la direction de Laurent Mucchielli, soutenue à l’Université d’Aix-Marseille, le 3 décembre 2018, 331p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, engagement et soulèvement. Nonfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche en terrain sensible : le rapport de confiance et le choix du bon moment » http://doctlames.hypotheses.org/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déclin de Marseille, Revue La Vie des idées, magazine international d'analyse et d'information sur le débat d'idées, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et mercenaires. Revue La Vie des idées, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et légende urbaine. Du oui-dire au message nuéerique. Revue Anthropologie et Sociétés, Université Laval, Québec, Canada, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l'Observatoire Caribéen du Climat Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans les Outremers (FÉCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement supérieur, de la recherche et de l'innovation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation dans la Caraïbe. Études comparatives entre la Martinique et Sainte-Lucie (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin Butcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles; Lames, Cnrs, Aix Marseille Univ; Centre de recherches et de ressources en éducation et formation (CRREF). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des Recherches comparatives Sainte-Lucie / Martinique (Du lundi 23 octobre au 3 novembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation de la &amp;quot;méthode globale&amp;quot; (Zones de sécurité prioritaires) », Les Rapports de Recherche de l'ORDCS, n°6, 2015, ISSN 2271-2054, 134 p. (Avec ALLARIA C., MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport%20final_Clos-Sauvagere.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Saint-Charles à Marseille », Les Rapports de Recherche de l’ORDCS, n°5, 2014, ISSN 2271-2054, 83 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N5.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Luminy », Les Rapports de Recherche de l’ORDCS, n°3, 2014, ISSN 2271-2054, 64 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N3.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’apprentissage et de didactique : une étude à partir de la comparaison des manuels scolaires terminale ES, Master 2, Aix-Marseille Université, 2013, 30 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Aix-Marseille Université (AMU). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de réintégration sociale et professionnelle des sortantes de prison. De la détention au centre d’hébergement et de réinsertion sociale, Master 2, Université Paris-Ouest Nanterre La Défense, 2010, 171 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Ouest - Nanterre - la Défense. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéosurveillance dans l’espace public en milieu urbain. Enjeux, risques et perspectives, Master 1. Université Paris-Ouest Nanterre La Défense, 2009, 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Paris Ouest Nanterre La Défense (Paris 10). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Aix-Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57FB67CF"/>
+    <w:nsid w:val="8BDCB0D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-9133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240404963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133157340692309921216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com/65-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lames.cnrs.fr/spip.php?article263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/WeissPierreOlivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre_Olivier_Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatoirecaribeenduclimatscolaire.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoirecaribeenduclimatscolaire.com/jeunes-chercheures-young-researchers/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/INITIO/search/index/?q=%2A&amp;sort=submittedDate_tdate+desc&amp;docType_s=OTHER" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crref.wordpress.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Weslij Fonvilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739579v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Issaieva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3800" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohil&#233;e Ch&#226;lons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Porfal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508223v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219147v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#226;lons C., S. Sohil&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/delinquances-police-justice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Butcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02158302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-9133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240404963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133157340692309921216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com/65-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lames.cnrs.fr/spip.php?article263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/WeissPierreOlivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre_Olivier_Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatoirecaribeenduclimatscolaire.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoirecaribeenduclimatscolaire.com/jeunes-chercheures-young-researchers/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/INITIO/search/index/?q=%2A&amp;sort=submittedDate_tdate+desc&amp;docType_s=OTHER" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crref.wordpress.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Weslij Fonvilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Issaieva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohil&#233;e Ch&#226;lons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1726" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Porfal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219147v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#226;lons C., S. Sohil&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/delinquances-police-justice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Butcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02158302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>