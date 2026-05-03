--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Weiss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240404963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133157340692309921216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Enseignement universitaire (niveau Licence, Master et formation continue), secondaire (niveau lycée et Brevet de Technicien Supérieur), en prison (niveau Baccalauréat et Licence) et vocationnel (formation professionnelle) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Gestion et tutorat de projets de recherche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Ethnographie de contextes complexes (sans-abri, prison, violences urbaines, discriminations, illégalismes chez les jeunes) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Expertise dans le domaine éducatif (politiques éducatives caribéennes, HCERES, parcours anglais+, égalité-diversité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociologie : Sociologie de l’éducation, Sociologie urbaine, Sociologie de l’enseignement supérieur, Sociologie de la jeunesse, Inclusion scolaire, Bien-être, Analyse des politiques éducatives, Enquête de victimation, Climats scolaire et universitaire, Délinquance juvénile, Discrimination, Inégalités de traitement et Précarité, Minorités, sexismes et violences sexuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie de l’éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires géographiques de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martinique, Guadeloupe, Saint Lucia, Barbados, Guyane.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France, Italie, Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouvelle-Calédonie, Polynésie française, La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 Cottage Beauséjour 54230 Chavigny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphone :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 6 25 59 97 39 ou + 1 (858) 209-5649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail personnel :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@outlook.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail professionnel :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS AUX FONCTIONS DE MAÎTRE DE CONFÉRENCES (CONSEIL NATIONAL DES UNIVERSITÉS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Section**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N° de la qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- Sociologie, Démographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 26 mai 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20219285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70- Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 19 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21270285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IDENTIFIANTS CHERCHEUR**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crref.wordpress.com/65-2/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lames.cnrs.fr/spip.php?article263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar Citations Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépôt en ligne sur HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdHal:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pierre-olivier-weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdRef:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 240404963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIAF ID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 133157340692309921216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-antilles.academia.edu/WeissPierreOlivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre_Olivier_Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de Recherche Migrations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ , CNRS UMR-8245 & IRD-UMR 205.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre méditerranéen de sociologie, de science politique et d’histoire (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésopolhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), UMR-7064, Aix-Marseille Université (France), depuis décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> associé à la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de recherche Bien-être à l’école et prévention de la violence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (Canada), depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acadiscri.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’Observatoire Caribéen du Climat Scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), depuis février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études & travaux de l’OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISSN 2779-8690).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Institut Convergences Migrations, département Intégration-discrimination, depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Observatoire de la parentalité de la Martinique, depuis 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du Collegio di dottorato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Collège des garants du doctorat] in Neuroscienze ed Epistemologia applicate all'educazione. Università Niccolò Cusano (Italie), depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 2551-6116), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1708-7570), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interventions économiques / Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1710-7377), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 0318-479X).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions passées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2017-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du Master MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention Encadrement éducatif, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission Égalité-diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ de la Martinique, Réseau des INSPÉ, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinateur du comité éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1929-7734), revue internationale sur l’éducation et la vie au travail, 2018-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA-4538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université des Antilles (France) – 2019-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu au Conseil de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRREF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EA-3845), 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS ACADÉMIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Mission : chercheur dans l’équipe de recherche </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur la mesure statistique et sur l’analyse qualitative de l'expérience des traitements inégalitaires et des discriminations dans le monde académique. Chargé de coordonner le volet « outre-mer » français de l’enquête. 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sociologie. Titre : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aix-Marseille Université, Sous la direction de Laurent Mucchielli, 1ère inscription 2013. Obtenu le 3 décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dominique Duprez (président du jury), Jean-François GIRET (rapporteur), Laurent MUCCHIELLI (directeur de la thèse), Nicolas SEMBEL (examinateur), Renée ZAUBERMAN (rapporteure).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat d’aptitude au professorat de l'enseignement du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences Économiques et Sociales, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Métiers de l’Enseignement, de l’éducation et de la Formation mention « Droit Économie Gestion », Aix-Marseille Université, Sous la direction de Jacques Gervasoni, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Master 1 en Socio-anthropologie « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Licence de Sociologie. Université de Lorraine, Campus Lettres, Sciences Humaines et Sociales, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES INFORMATIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MacOS, Windows, Linux, Android.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suites bureautiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Microsoft Office, OpenOffice, LibreOffice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PowerPoint, Prezi, OBS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAO et traitement d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Publisher, LightRoom, InDesing, Photoshop, Bridge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement audio et vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Audacity, GarageBand, iMovie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moodle, Padlet, Blog, MOOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : EndNote, Mendeley, Zotero.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Excel, SPSS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Access, FileMakerPro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES LINGUISTIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (Niveau C2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : En cours (niveau B2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Notions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la réussite scolaire et stratégies éducatives en contexte ultra-marin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Weslij Fonvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations vécues par les étudiant·e·s à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Où va l'enseignement supérieur ? Enjeux, continuité, ruptures, 2 (202), https://publications-prairial.fr/diversite/index.php?id=4031. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.53-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in higher education and research in France. Observing, measuring, understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections, 6 (4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v6i4.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École a-t-elle résisté au séisme du COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Issaieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contextes de pandémie et continuités pédagogiques sur un temps long, 19, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impasse de la punition à l’école. Des solutions alternatives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale, Initio, 9(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·e·s sont-ils en sécurité ? Les enquêtes de victimation comme outil de la connaissance du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, https://journals.openedition.org/champpenal/12715#quotation. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles sûres ? Une enquête de victimation dans les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), http://ojs.gsdjournal.it/index.php/gsdj/article/view/183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotto i ponti. Un’inchiesta etnografica tra i senzatetto a Roma nei primi anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Giugno (1), http://www.dadarivista.com/Singoli-articoli/2020-Giugno/05.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège à l’épreuve du contexte socioculturel. Une étude comparative entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus universitaires sous les projecteurs : enquêtes de victimation et nouveau regard sur les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.401-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale Education et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariata Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et formation, 8 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Ailincai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre du Panthéon : ethnographier les sans-abri à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vingt ans après, 36-37 (1-2), https://www.cairn.info/revue-terrains-et-travaux-2020-1-page-109.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odin, Pwofitasyon. Luttes syndicales et anticolonialisme en Guadeloupe et en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités et discriminations chez les élèves de collège en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans la population estudiantine (genre, race, classe). Exploitation d’une enquête dans deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les violences et les discriminations dans les collèges de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Observatoire de la Parentalité de Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Parentalité de Martinique, Nov 2022, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de résultats de recherche : Quelle continuité pédagogique en Martinique en période de confinement pour les enseignants et stagiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique : Accompagner le travail de l’élève dans les nouvelles situations d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Académique au Numérique Éducatif, Jun 2021, Schoelcher (en ligne), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus éditorial des revues scientifiques entre atouts et contraintes : le cas de Initio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux processus éditoriaux des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel bricolage. Bilan de la continuité pédagogique dans l'outremer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du CREEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Inspé de la Guadeloupe, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire : médiatisation de faits brutaux et réalité de la violence scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students and security: Victimization surveys on university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Youth in Changeable World. Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on campuses. Findings and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social spatialization of victimization and fear of crime: Marseille university campuses submitted for comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Science and Humanities (ICSSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire au prisme du genre : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Porfal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans l'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CRREF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Mundial Sobre violencia en la escuola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Puerto Vallarta, Jalisco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à l’enseignement pendant le lockdown. Une étude de cas dans l’académie de la Martinique (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’hybridation et de l’innovation dans l’enseignement universitaire. Quels défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Innovation pédagogique et numérique (IPEN), University of Sousse, Learning Lab, Nov 2020, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège et son application : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de sécurité sur les campus universitaires ? Les enquêtes de victimation comme outil d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’Association Internationale des Sociologues de langue française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge duale des cités marseillaises. Évaluation de la politique des zones de sécurité prioritaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre de recherches Pénalité, sécurité et déviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ICTEL 2019 – International Conference on Teaching, Education &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for comparative research in Caribbean States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the OECS Council of Ministers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zone di sicurezza prioritarie riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dipartimento di Culture Politica e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale. « Racisme et discrimination raciale, de l’école à l’université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zone di sicurezza prioritaria. Riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Dipartimento di Culture Politica e Società, Campus Luigi Einaudi, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESPE de Martinique et la recherche. Le projet immersion et comparaison des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’Outre-Mer. Atelier 3 : Placer les jeunes au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimation et sentiment d'insécurité : enquête sur les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une politique de sécurité La « méthode globale » des Zones de Sécurité Prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude IRTS -Lames IRTS PACA-Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquances, incivilités, vie quotidienne et politiques publiques à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres scientifiques enseignants-chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité : la &amp;quot;méthode globale&amp;quot; des Zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants ultra-marins face aux enjeux de l’apprentissage à distance en période de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières autour des contextes de formation et d’enseignement. New Frontiers in Training and Teaching Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2024, Apprentissage, éducation et socialisation, 9791095177661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline scolaire et contexte caribéen : comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châlons C., S. Sohilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Transversales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ramsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l'éducation ? (p. 377-481)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux marges en temps de pandémie Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazed and confused. Enquête sur la santé des étudiants de l’Université des Antilles pendant le confinement (p. 233-249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Vilieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation d’une politique de sécurité La &amp;quot;méthode globale&amp;quot; des zones de sécurité prioritaires » in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 167-188, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité sur deux campus universitaires marseillais », in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 115-142, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité. La ‘méthode globale’ des zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice. Enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier en contexte de confinement. Une étude de cas à l’INSPÉ de Martinique », mars 2020, Université des Antilles, 10 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien social et ses principales évolutions contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Olivier Weiss, Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités, thèse de doctorat de sociologie, sous la direction de Laurent Mucchielli, soutenue à l’Université d’Aix-Marseille, le 3 décembre 2018, 331p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, engagement et soulèvement. Nonfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche en terrain sensible : le rapport de confiance et le choix du bon moment » http://doctlames.hypotheses.org/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déclin de Marseille, Revue La Vie des idées, magazine international d'analyse et d'information sur le débat d'idées, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et mercenaires. Revue La Vie des idées, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et légende urbaine. Du oui-dire au message nuéerique. Revue Anthropologie et Sociétés, Université Laval, Québec, Canada, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l'Observatoire Caribéen du Climat Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans les Outremers (FÉCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement supérieur, de la recherche et de l'innovation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation dans la Caraïbe. Études comparatives entre la Martinique et Sainte-Lucie (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin Butcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles; Lames, Cnrs, Aix Marseille Univ; Centre de recherches et de ressources en éducation et formation (CRREF). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des Recherches comparatives Sainte-Lucie / Martinique (Du lundi 23 octobre au 3 novembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation de la &amp;quot;méthode globale&amp;quot; (Zones de sécurité prioritaires) », Les Rapports de Recherche de l'ORDCS, n°6, 2015, ISSN 2271-2054, 134 p. (Avec ALLARIA C., MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport%20final_Clos-Sauvagere.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Saint-Charles à Marseille », Les Rapports de Recherche de l’ORDCS, n°5, 2014, ISSN 2271-2054, 83 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N5.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Luminy », Les Rapports de Recherche de l’ORDCS, n°3, 2014, ISSN 2271-2054, 64 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N3.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’apprentissage et de didactique : une étude à partir de la comparaison des manuels scolaires terminale ES, Master 2, Aix-Marseille Université, 2013, 30 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Aix-Marseille Université (AMU). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de réintégration sociale et professionnelle des sortantes de prison. De la détention au centre d’hébergement et de réinsertion sociale, Master 2, Université Paris-Ouest Nanterre La Défense, 2010, 171 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Ouest - Nanterre - la Défense. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéosurveillance dans l’espace public en milieu urbain. Enjeux, risques et perspectives, Master 1. Université Paris-Ouest Nanterre La Défense, 2009, 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Paris Ouest Nanterre La Défense (Paris 10). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Aix-Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Weiss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240404963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133157340692309921216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Enseignement universitaire (niveau Licence, Master et formation continue), secondaire (niveau lycée et Brevet de Technicien Supérieur), en prison (niveau Baccalauréat et Licence) et vocationnel (formation professionnelle) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Gestion et tutorat de projets de recherche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Ethnographie de contextes complexes (sans-abri, prison, violences urbaines, discriminations, illégalismes chez les jeunes) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Expertise dans le domaine éducatif (politiques éducatives caribéennes, HCERES, parcours anglais+, égalité-diversité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociologie : Sociologie de l’éducation, Sociologie urbaine, Sociologie de l’enseignement supérieur, Sociologie de la jeunesse, Inclusion scolaire, Bien-être, Analyse des politiques éducatives, Enquête de victimation, Climats scolaire et universitaire, Délinquance juvénile, Discrimination, Inégalités de traitement et Précarité, Minorités, sexismes et violences sexuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie de l’éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires géographiques de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martinique, Guadeloupe, Saint Lucia, Barbados, Guyane.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France, Italie, Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouvelle-Calédonie, Polynésie française, La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 Cottage Beauséjour 54230 Chavigny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphone :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 6 25 59 97 39 ou + 1 (858) 209-5649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail personnel :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@outlook.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail professionnel :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS AUX FONCTIONS DE MAÎTRE DE CONFÉRENCES (CONSEIL NATIONAL DES UNIVERSITÉS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Section**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N° de la qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- Sociologie, Démographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 26 mai 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20219285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70- Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 19 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21270285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IDENTIFIANTS CHERCHEUR**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crref.wordpress.com/65-2/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lames.cnrs.fr/spip.php?article263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar Citations Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépôt en ligne sur HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdHal:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pierre-olivier-weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdRef:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 240404963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIAF ID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 133157340692309921216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-antilles.academia.edu/WeissPierreOlivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre_Olivier_Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de Recherche Migrations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ , CNRS UMR-8245 & IRD-UMR 205.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre méditerranéen de sociologie, de science politique et d’histoire (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésopolhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), UMR-7064, Aix-Marseille Université (France), depuis décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> associé à la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de recherche Bien-être à l’école et prévention de la violence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (Canada), depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acadiscri.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’Observatoire Caribéen du Climat Scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), depuis février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études & travaux de l’OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISSN 2779-8690).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Institut Convergences Migrations, département Intégration-discrimination, depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Observatoire de la parentalité de la Martinique, depuis 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du Collegio di dottorato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Collège des garants du doctorat] in Neuroscienze ed Epistemologia applicate all'educazione. Università Niccolò Cusano (Italie), depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 2551-6116), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1708-7570), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interventions économiques / Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1710-7377), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 0318-479X).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions passées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2017-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du Master MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention Encadrement éducatif, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission Égalité-diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ de la Martinique, Réseau des INSPÉ, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinateur du comité éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1929-7734), revue internationale sur l’éducation et la vie au travail, 2018-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA-4538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université des Antilles (France) – 2019-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu au Conseil de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRREF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EA-3845), 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS ACADÉMIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Mission : chercheur dans l’équipe de recherche </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur la mesure statistique et sur l’analyse qualitative de l'expérience des traitements inégalitaires et des discriminations dans le monde académique. Chargé de coordonner le volet « outre-mer » français de l’enquête. 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sociologie. Titre : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aix-Marseille Université, Sous la direction de Laurent Mucchielli, 1ère inscription 2013. Obtenu le 3 décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dominique Duprez (président du jury), Jean-François GIRET (rapporteur), Laurent MUCCHIELLI (directeur de la thèse), Nicolas SEMBEL (examinateur), Renée ZAUBERMAN (rapporteure).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat d’aptitude au professorat de l'enseignement du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences Économiques et Sociales, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Métiers de l’Enseignement, de l’éducation et de la Formation mention « Droit Économie Gestion », Aix-Marseille Université, Sous la direction de Jacques Gervasoni, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Master 1 en Socio-anthropologie « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Licence de Sociologie. Université de Lorraine, Campus Lettres, Sciences Humaines et Sociales, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES INFORMATIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MacOS, Windows, Linux, Android.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suites bureautiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Microsoft Office, OpenOffice, LibreOffice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PowerPoint, Prezi, OBS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAO et traitement d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Publisher, LightRoom, InDesing, Photoshop, Bridge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement audio et vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Audacity, GarageBand, iMovie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moodle, Padlet, Blog, MOOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : EndNote, Mendeley, Zotero.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Excel, SPSS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Access, FileMakerPro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES LINGUISTIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (Niveau C2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : En cours (niveau B2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Notions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la réussite scolaire et stratégies éducatives en contexte ultra-marin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Weslij Fonvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in higher education and research in France. Observing, measuring, understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections, 6 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v6i4.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations vécues par les étudiant·e·s à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Où va l'enseignement supérieur ? Enjeux, continuité, ruptures, 2 (202), https://publications-prairial.fr/diversite/index.php?id=4031. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École a-t-elle résisté au séisme du COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Issaieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contextes de pandémie et continuités pédagogiques sur un temps long, 19, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale, Initio, 9(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·e·s sont-ils en sécurité ? Les enquêtes de victimation comme outil de la connaissance du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, https://journals.openedition.org/champpenal/12715#quotation. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles sûres ? Une enquête de victimation dans les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impasse de la punition à l’école. Des solutions alternatives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus universitaires sous les projecteurs : enquêtes de victimation et nouveau regard sur les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.401-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotto i ponti. Un’inchiesta etnografica tra i senzatetto a Roma nei primi anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Giugno (1), http://www.dadarivista.com/Singoli-articoli/2020-Giugno/05.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège à l’épreuve du contexte socioculturel. Une étude comparative entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale Education et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariata Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et formation, 8 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Ailincai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre du Panthéon : ethnographier les sans-abri à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vingt ans après, 36-37 (1-2), https://www.cairn.info/revue-terrains-et-travaux-2020-1-page-109.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), http://ojs.gsdjournal.it/index.php/gsdj/article/view/183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odin, Pwofitasyon. Luttes syndicales et anticolonialisme en Guadeloupe et en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités et discriminations chez les élèves de collège en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans la population estudiantine (genre, race, classe). Exploitation d’une enquête dans deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les violences et les discriminations dans les collèges de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Observatoire de la Parentalité de Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Parentalité de Martinique, Nov 2022, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de résultats de recherche : Quelle continuité pédagogique en Martinique en période de confinement pour les enseignants et stagiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique : Accompagner le travail de l’élève dans les nouvelles situations d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Académique au Numérique Éducatif, Jun 2021, Schoelcher (en ligne), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus éditorial des revues scientifiques entre atouts et contraintes : le cas de Initio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux processus éditoriaux des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel bricolage. Bilan de la continuité pédagogique dans l'outremer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du CREEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Inspé de la Guadeloupe, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Mundial Sobre violencia en la escuola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Puerto Vallarta, Jalisco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à l’enseignement pendant le lockdown. Une étude de cas dans l’académie de la Martinique (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’hybridation et de l’innovation dans l’enseignement universitaire. Quels défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Innovation pédagogique et numérique (IPEN), University of Sousse, Learning Lab, Nov 2020, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students and security: Victimization surveys on university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Youth in Changeable World. Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans l'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CRREF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on campuses. Findings and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social spatialization of victimization and fear of crime: Marseille university campuses submitted for comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Science and Humanities (ICSSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire au prisme du genre : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Porfal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège et son application : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de sécurité sur les campus universitaires ? Les enquêtes de victimation comme outil d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’Association Internationale des Sociologues de langue française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire : médiatisation de faits brutaux et réalité de la violence scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ICTEL 2019 – International Conference on Teaching, Education &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge duale des cités marseillaises. Évaluation de la politique des zones de sécurité prioritaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre de recherches Pénalité, sécurité et déviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale. « Racisme et discrimination raciale, de l’école à l’université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zone di sicurezza prioritarie riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dipartimento di Culture Politica e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zone di sicurezza prioritaria. Riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Dipartimento di Culture Politica e Società, Campus Luigi Einaudi, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for comparative research in Caribbean States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the OECS Council of Ministers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESPE de Martinique et la recherche. Le projet immersion et comparaison des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’Outre-Mer. Atelier 3 : Placer les jeunes au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimation et sentiment d'insécurité : enquête sur les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquances, incivilités, vie quotidienne et politiques publiques à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres scientifiques enseignants-chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité : la &amp;quot;méthode globale&amp;quot; des Zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une politique de sécurité La « méthode globale » des Zones de Sécurité Prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude IRTS -Lames IRTS PACA-Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants ultra-marins face aux enjeux de l’apprentissage à distance en période de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières autour des contextes de formation et d’enseignement. New Frontiers in Training and Teaching Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2024, Apprentissage, éducation et socialisation, 9791095177661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline scolaire et contexte caribéen : comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châlons C., S. Sohilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Transversales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ramsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazed and confused. Enquête sur la santé des étudiants de l’Université des Antilles pendant le confinement (p. 233-249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l'éducation ? (p. 377-481)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux marges en temps de pandémie Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Vilieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité sur deux campus universitaires marseillais », in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 115-142, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité. La ‘méthode globale’ des zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice. Enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation d’une politique de sécurité La &amp;quot;méthode globale&amp;quot; des zones de sécurité prioritaires » in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 167-188, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier en contexte de confinement. Une étude de cas à l’INSPÉ de Martinique », mars 2020, Université des Antilles, 10 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien social et ses principales évolutions contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Olivier Weiss, Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités, thèse de doctorat de sociologie, sous la direction de Laurent Mucchielli, soutenue à l’Université d’Aix-Marseille, le 3 décembre 2018, 331p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, engagement et soulèvement. Nonfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche en terrain sensible : le rapport de confiance et le choix du bon moment » http://doctlames.hypotheses.org/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déclin de Marseille, Revue La Vie des idées, magazine international d'analyse et d'information sur le débat d'idées, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et mercenaires. Revue La Vie des idées, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et légende urbaine. Du oui-dire au message nuéerique. Revue Anthropologie et Sociétés, Université Laval, Québec, Canada, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l'Observatoire Caribéen du Climat Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans les Outremers (FÉCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement supérieur, de la recherche et de l'innovation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation dans la Caraïbe. Études comparatives entre la Martinique et Sainte-Lucie (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin Butcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles; Lames, Cnrs, Aix Marseille Univ; Centre de recherches et de ressources en éducation et formation (CRREF). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des Recherches comparatives Sainte-Lucie / Martinique (Du lundi 23 octobre au 3 novembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation de la &amp;quot;méthode globale&amp;quot; (Zones de sécurité prioritaires) », Les Rapports de Recherche de l'ORDCS, n°6, 2015, ISSN 2271-2054, 134 p. (Avec ALLARIA C., MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport%20final_Clos-Sauvagere.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Saint-Charles à Marseille », Les Rapports de Recherche de l’ORDCS, n°5, 2014, ISSN 2271-2054, 83 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N5.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Luminy », Les Rapports de Recherche de l’ORDCS, n°3, 2014, ISSN 2271-2054, 64 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N3.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’apprentissage et de didactique : une étude à partir de la comparaison des manuels scolaires terminale ES, Master 2, Aix-Marseille Université, 2013, 30 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Aix-Marseille Université (AMU). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de réintégration sociale et professionnelle des sortantes de prison. De la détention au centre d’hébergement et de réinsertion sociale, Master 2, Université Paris-Ouest Nanterre La Défense, 2010, 171 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Ouest - Nanterre - la Défense. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéosurveillance dans l’espace public en milieu urbain. Enjeux, risques et perspectives, Master 1. Université Paris-Ouest Nanterre La Défense, 2009, 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Paris Ouest Nanterre La Défense (Paris 10). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Aix-Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BDCB0D6"/>
+    <w:nsid w:val="3AE77D26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-9133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240404963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133157340692309921216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com/65-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lames.cnrs.fr/spip.php?article263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/WeissPierreOlivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre_Olivier_Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatoirecaribeenduclimatscolaire.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoirecaribeenduclimatscolaire.com/jeunes-chercheures-young-researchers/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/INITIO/search/index/?q=%2A&amp;sort=submittedDate_tdate+desc&amp;docType_s=OTHER" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crref.wordpress.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Weslij Fonvilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Issaieva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3800" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506829v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6248" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652544v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohil&#233;e Ch&#226;lons" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1726" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018522v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178547v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175052v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508211v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;on" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508220v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508223v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Porfal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158306v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158303v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158307v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158308v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219147v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#226;lons C., S. Sohil&#233;e" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812656v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/delinquances-police-justice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443172v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360630v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632531v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632529v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632532v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632534v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196486v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Butcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335895v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632541v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632543v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02158302v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-9133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240404963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133157340692309921216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com/65-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lames.cnrs.fr/spip.php?article263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/WeissPierreOlivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre_Olivier_Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatoirecaribeenduclimatscolaire.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoirecaribeenduclimatscolaire.com/jeunes-chercheures-young-researchers/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/INITIO/search/index/?q=%2A&amp;sort=submittedDate_tdate+desc&amp;docType_s=OTHER" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crref.wordpress.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Weslij Fonvilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Issaieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohil&#233;e Ch&#226;lons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Porfal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#226;lons C., S. Sohil&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/delinquances-police-justice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Butcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02158302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>