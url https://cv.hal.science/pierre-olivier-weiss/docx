--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Weiss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240404963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133157340692309921216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Enseignement universitaire (niveau Licence, Master et formation continue), secondaire (niveau lycée et Brevet de Technicien Supérieur), en prison (niveau Baccalauréat et Licence) et vocationnel (formation professionnelle) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Gestion et tutorat de projets de recherche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Ethnographie de contextes complexes (sans-abri, prison, violences urbaines, discriminations, illégalismes chez les jeunes) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Expertise dans le domaine éducatif (politiques éducatives caribéennes, HCERES, parcours anglais+, égalité-diversité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociologie : Sociologie de l’éducation, Sociologie urbaine, Sociologie de l’enseignement supérieur, Sociologie de la jeunesse, Inclusion scolaire, Bien-être, Analyse des politiques éducatives, Enquête de victimation, Climats scolaire et universitaire, Délinquance juvénile, Discrimination, Inégalités de traitement et Précarité, Minorités, sexismes et violences sexuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie de l’éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires géographiques de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martinique, Guadeloupe, Saint Lucia, Barbados, Guyane.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France, Italie, Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouvelle-Calédonie, Polynésie française, La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 Cottage Beauséjour 54230 Chavigny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphone :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 6 25 59 97 39 ou + 1 (858) 209-5649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail personnel :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@outlook.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail professionnel :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS AUX FONCTIONS DE MAÎTRE DE CONFÉRENCES (CONSEIL NATIONAL DES UNIVERSITÉS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Section**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N° de la qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- Sociologie, Démographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 26 mai 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20219285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70- Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 19 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21270285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IDENTIFIANTS CHERCHEUR**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crref.wordpress.com/65-2/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lames.cnrs.fr/spip.php?article263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar Citations Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépôt en ligne sur HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdHal:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pierre-olivier-weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdRef:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 240404963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIAF ID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 133157340692309921216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-antilles.academia.edu/WeissPierreOlivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre_Olivier_Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de Recherche Migrations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ , CNRS UMR-8245 & IRD-UMR 205.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre méditerranéen de sociologie, de science politique et d’histoire (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésopolhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), UMR-7064, Aix-Marseille Université (France), depuis décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> associé à la </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de recherche Bien-être à l’école et prévention de la violence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (Canada), depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acadiscri.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’Observatoire Caribéen du Climat Scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), depuis février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études & travaux de l’OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISSN 2779-8690).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Institut Convergences Migrations, département Intégration-discrimination, depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Observatoire de la parentalité de la Martinique, depuis 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du Collegio di dottorato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Collège des garants du doctorat] in Neuroscienze ed Epistemologia applicate all'educazione. Università Niccolò Cusano (Italie), depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 2551-6116), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1708-7570), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interventions économiques / Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1710-7377), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 0318-479X).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions passées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2017-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du Master MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention Encadrement éducatif, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission Égalité-diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ de la Martinique, Réseau des INSPÉ, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinateur du comité éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1929-7734), revue internationale sur l’éducation et la vie au travail, 2018-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA-4538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université des Antilles (France) – 2019-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu au Conseil de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRREF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EA-3845), 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS ACADÉMIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Mission : chercheur dans l’équipe de recherche </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur la mesure statistique et sur l’analyse qualitative de l'expérience des traitements inégalitaires et des discriminations dans le monde académique. Chargé de coordonner le volet « outre-mer » français de l’enquête. 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sociologie. Titre : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aix-Marseille Université, Sous la direction de Laurent Mucchielli, 1ère inscription 2013. Obtenu le 3 décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dominique Duprez (président du jury), Jean-François GIRET (rapporteur), Laurent MUCCHIELLI (directeur de la thèse), Nicolas SEMBEL (examinateur), Renée ZAUBERMAN (rapporteure).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat d’aptitude au professorat de l'enseignement du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences Économiques et Sociales, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Métiers de l’Enseignement, de l’éducation et de la Formation mention « Droit Économie Gestion », Aix-Marseille Université, Sous la direction de Jacques Gervasoni, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Master 1 en Socio-anthropologie « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Licence de Sociologie. Université de Lorraine, Campus Lettres, Sciences Humaines et Sociales, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES INFORMATIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MacOS, Windows, Linux, Android.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suites bureautiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Microsoft Office, OpenOffice, LibreOffice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PowerPoint, Prezi, OBS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAO et traitement d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Publisher, LightRoom, InDesing, Photoshop, Bridge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement audio et vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Audacity, GarageBand, iMovie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moodle, Padlet, Blog, MOOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : EndNote, Mendeley, Zotero.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Excel, SPSS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Access, FileMakerPro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES LINGUISTIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (Niveau C2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : En cours (niveau B2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Notions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la réussite scolaire et stratégies éducatives en contexte ultra-marin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Weslij Fonvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in higher education and research in France. Observing, measuring, understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections, 6 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v6i4.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations vécues par les étudiant·e·s à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Où va l'enseignement supérieur ? Enjeux, continuité, ruptures, 2 (202), https://publications-prairial.fr/diversite/index.php?id=4031. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École a-t-elle résisté au séisme du COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Issaieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contextes de pandémie et continuités pédagogiques sur un temps long, 19, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale, Initio, 9(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·e·s sont-ils en sécurité ? Les enquêtes de victimation comme outil de la connaissance du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, https://journals.openedition.org/champpenal/12715#quotation. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles sûres ? Une enquête de victimation dans les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impasse de la punition à l’école. Des solutions alternatives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus universitaires sous les projecteurs : enquêtes de victimation et nouveau regard sur les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.401-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotto i ponti. Un’inchiesta etnografica tra i senzatetto a Roma nei primi anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Giugno (1), http://www.dadarivista.com/Singoli-articoli/2020-Giugno/05.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège à l’épreuve du contexte socioculturel. Une étude comparative entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale Education et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariata Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et formation, 8 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Ailincai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre du Panthéon : ethnographier les sans-abri à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vingt ans après, 36-37 (1-2), https://www.cairn.info/revue-terrains-et-travaux-2020-1-page-109.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), http://ojs.gsdjournal.it/index.php/gsdj/article/view/183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odin, Pwofitasyon. Luttes syndicales et anticolonialisme en Guadeloupe et en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités et discriminations chez les élèves de collège en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans la population estudiantine (genre, race, classe). Exploitation d’une enquête dans deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les violences et les discriminations dans les collèges de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Observatoire de la Parentalité de Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Parentalité de Martinique, Nov 2022, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de résultats de recherche : Quelle continuité pédagogique en Martinique en période de confinement pour les enseignants et stagiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique : Accompagner le travail de l’élève dans les nouvelles situations d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Académique au Numérique Éducatif, Jun 2021, Schoelcher (en ligne), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus éditorial des revues scientifiques entre atouts et contraintes : le cas de Initio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux processus éditoriaux des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel bricolage. Bilan de la continuité pédagogique dans l'outremer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du CREEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Inspé de la Guadeloupe, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Mundial Sobre violencia en la escuola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Puerto Vallarta, Jalisco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à l’enseignement pendant le lockdown. Une étude de cas dans l’académie de la Martinique (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’hybridation et de l’innovation dans l’enseignement universitaire. Quels défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Innovation pédagogique et numérique (IPEN), University of Sousse, Learning Lab, Nov 2020, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students and security: Victimization surveys on university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Youth in Changeable World. Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans l'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CRREF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on campuses. Findings and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social spatialization of victimization and fear of crime: Marseille university campuses submitted for comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Science and Humanities (ICSSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire au prisme du genre : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Porfal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège et son application : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de sécurité sur les campus universitaires ? Les enquêtes de victimation comme outil d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’Association Internationale des Sociologues de langue française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire : médiatisation de faits brutaux et réalité de la violence scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ICTEL 2019 – International Conference on Teaching, Education &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge duale des cités marseillaises. Évaluation de la politique des zones de sécurité prioritaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre de recherches Pénalité, sécurité et déviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale. « Racisme et discrimination raciale, de l’école à l’université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zone di sicurezza prioritarie riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dipartimento di Culture Politica e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zone di sicurezza prioritaria. Riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Dipartimento di Culture Politica e Società, Campus Luigi Einaudi, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for comparative research in Caribbean States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the OECS Council of Ministers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESPE de Martinique et la recherche. Le projet immersion et comparaison des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’Outre-Mer. Atelier 3 : Placer les jeunes au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimation et sentiment d'insécurité : enquête sur les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquances, incivilités, vie quotidienne et politiques publiques à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres scientifiques enseignants-chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité : la &amp;quot;méthode globale&amp;quot; des Zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une politique de sécurité La « méthode globale » des Zones de Sécurité Prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude IRTS -Lames IRTS PACA-Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants ultra-marins face aux enjeux de l’apprentissage à distance en période de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières autour des contextes de formation et d’enseignement. New Frontiers in Training and Teaching Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2024, Apprentissage, éducation et socialisation, 9791095177661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline scolaire et contexte caribéen : comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châlons C., S. Sohilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Transversales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ramsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazed and confused. Enquête sur la santé des étudiants de l’Université des Antilles pendant le confinement (p. 233-249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l'éducation ? (p. 377-481)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux marges en temps de pandémie Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Vilieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité sur deux campus universitaires marseillais », in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 115-142, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité. La ‘méthode globale’ des zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice. Enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation d’une politique de sécurité La &amp;quot;méthode globale&amp;quot; des zones de sécurité prioritaires » in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 167-188, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier en contexte de confinement. Une étude de cas à l’INSPÉ de Martinique », mars 2020, Université des Antilles, 10 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien social et ses principales évolutions contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Olivier Weiss, Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités, thèse de doctorat de sociologie, sous la direction de Laurent Mucchielli, soutenue à l’Université d’Aix-Marseille, le 3 décembre 2018, 331p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, engagement et soulèvement. Nonfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche en terrain sensible : le rapport de confiance et le choix du bon moment » http://doctlames.hypotheses.org/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déclin de Marseille, Revue La Vie des idées, magazine international d'analyse et d'information sur le débat d'idées, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et mercenaires. Revue La Vie des idées, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et légende urbaine. Du oui-dire au message nuéerique. Revue Anthropologie et Sociétés, Université Laval, Québec, Canada, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l'Observatoire Caribéen du Climat Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans les Outremers (FÉCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement supérieur, de la recherche et de l'innovation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation dans la Caraïbe. Études comparatives entre la Martinique et Sainte-Lucie (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin Butcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles; Lames, Cnrs, Aix Marseille Univ; Centre de recherches et de ressources en éducation et formation (CRREF). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des Recherches comparatives Sainte-Lucie / Martinique (Du lundi 23 octobre au 3 novembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation de la &amp;quot;méthode globale&amp;quot; (Zones de sécurité prioritaires) », Les Rapports de Recherche de l'ORDCS, n°6, 2015, ISSN 2271-2054, 134 p. (Avec ALLARIA C., MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport%20final_Clos-Sauvagere.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Saint-Charles à Marseille », Les Rapports de Recherche de l’ORDCS, n°5, 2014, ISSN 2271-2054, 83 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N5.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Luminy », Les Rapports de Recherche de l’ORDCS, n°3, 2014, ISSN 2271-2054, 64 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N3.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’apprentissage et de didactique : une étude à partir de la comparaison des manuels scolaires terminale ES, Master 2, Aix-Marseille Université, 2013, 30 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Aix-Marseille Université (AMU). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de réintégration sociale et professionnelle des sortantes de prison. De la détention au centre d’hébergement et de réinsertion sociale, Master 2, Université Paris-Ouest Nanterre La Défense, 2010, 171 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Ouest - Nanterre - la Défense. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéosurveillance dans l’espace public en milieu urbain. Enjeux, risques et perspectives, Master 1. Université Paris-Ouest Nanterre La Défense, 2009, 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Paris Ouest Nanterre La Défense (Paris 10). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Aix-Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre-Olivier Weiss </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">240404963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">133157340692309921216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’expérience professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Enseignement universitaire (niveau Licence, Master et formation continue), secondaire (niveau lycée et Brevet de Technicien Supérieur), en prison (niveau Baccalauréat et Licence) et vocationnel (formation professionnelle) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Gestion et tutorat de projets de recherche ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Ethnographie de contextes complexes (sans-abri, prison, violences urbaines, discriminations, illégalismes chez les jeunes) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Expertise dans le domaine éducatif (politiques éducatives caribéennes, HCERES, parcours anglais+, égalité-diversité).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Sociologie : Sociologie de l’éducation, Sociologie urbaine, Sociologie de l’enseignement supérieur, Sociologie de la jeunesse, Inclusion scolaire, Bien-être, Analyse des politiques éducatives, Enquête de victimation, Climats scolaire et universitaire, Délinquance juvénile, Discrimination, Inégalités de traitement et Précarité, Minorités, sexismes et violences sexuelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Philosophie de l’éducation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aires géographiques de travail :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Martinique, Guadeloupe, Saint Lucia, Barbados, Guyane.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> France, Italie, Belgique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Océanie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Nouvelle-Calédonie, Polynésie française, La Réunion.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adresse :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1 Cottage Beauséjour 54230 Chavigny</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Téléphone :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 6 25 59 97 39 ou + 1 (858) 209-5649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail personnel :</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@outlook.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-mail professionnel :</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-olivier.weiss@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date de naissance :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 30 mars 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALIFICATIONS AUX FONCTIONS DE MAÎTRE DE CONFÉRENCES (CONSEIL NATIONAL DES UNIVERSITÉS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Section**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résultats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N° de la qualification</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19- Sociologie, Démographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 26 mai 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20219285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">70- Sciences de l'éducation et de la formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualifié le 19 février 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">21270285837</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**IDENTIFIANTS CHERCHEUR**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rattachements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crref.wordpress.com/65-2/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lames.cnrs.fr/spip.php?article263</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Google Scholar Citations Index</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=dpIAWOIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dépôt en ligne sur HAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cv.archives-ouvertes.fr/pierre-olivier-weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdHal:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pierre-olivier-weiss</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdRef:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 240404963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIAF ID:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 133157340692309921216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-antilles.academia.edu/WeissPierreOlivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LinkedIn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/profile/Pierre_Olivier_Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORCID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://orcid.org/0000-0002-4785-9133</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FONCTIONS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions actuelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre de</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> l’</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité de Recherche Migrations et Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ , CNRS UMR-8245 & IRD-UMR 205.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre méditerranéen de sociologie, de science politique et d’histoire (</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésopolhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), UMR-7064, Aix-Marseille Université (France), depuis décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> associé à la </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire de recherche Bien-être à l’école et prévention de la violence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval (Canada), depuis janvier 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rédacteur en chef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du site </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://acadiscri.hypotheses.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable de l’Observatoire Caribéen du Climat Scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), depuis février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études & travaux de l’OCCS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">ISSN 2779-8690).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à Institut Convergences Migrations, département Intégration-discrimination, depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l’Observatoire de la parentalité de la Martinique, depuis 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du Collegio di dottorato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> [Collège des garants du doctorat] in Neuroscienze ed Epistemologia applicate all'educazione. Università Niccolò Cusano (Italie), depuis 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre du comité de lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> des revues : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 2551-6116), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technologies in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1708-7570), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interventions économiques / Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1710-7377), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 0318-479X).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions passées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur post-doctorant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, projet </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d’Azur, 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché temporaire d’enseignement et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université des Antilles, 2017-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsable du Master MEEF,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention Encadrement éducatif, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de mission Égalité-diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSPÉ de la Martinique, Réseau des INSPÉ, 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordinateur du comité éditorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISSN 1929-7734), revue internationale sur l’éducation et la vie au travail, 2018-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur associé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EA-4538</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), Université des Antilles (France) – 2019-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Membre élu au Conseil de Laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches et de Ressources en Éducation et Formation (</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRREF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, EA-3845), 2020-2021.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORMATIONS ACADÉMIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorant en sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">o Mission : chercheur dans l’équipe de recherche </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACADISCRI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> qui porte sur la mesure statistique et sur l’analyse qualitative de l'expérience des traitements inégalitaires et des discriminations dans le monde académique. Chargé de coordonner le volet « outre-mer » français de l’enquête. 2021-2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Sociologie. Titre : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Aix-Marseille Université, Sous la direction de Laurent Mucchielli, 1ère inscription 2013. Obtenu le 3 décembre 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dominique Duprez (président du jury), Jean-François GIRET (rapporteur), Laurent MUCCHIELLI (directeur de la thèse), Nicolas SEMBEL (examinateur), Renée ZAUBERMAN (rapporteure).</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certificat d’aptitude au professorat de l'enseignement du second degré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en Sciences Économiques et Sociales, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Métiers de l’Enseignement, de l’éducation et de la Formation mention « Droit Économie Gestion », Aix-Marseille Université, Sous la direction de Jacques Gervasoni, 2013.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2010.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Master 1 en Socio-anthropologie « Économie et Société », Université Paris-Ouest Nanterre-La Défense, Sous la direction de Philippe Combessie, 2009.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ Licence de Sociologie. Université de Lorraine, Campus Lettres, Sciences Humaines et Sociales, 2008.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES INFORMATIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d’exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : MacOS, Windows, Linux, Android.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suites bureautiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Microsoft Office, OpenOffice, LibreOffice.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : PowerPoint, Prezi, OBS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAO et traitement d’images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Publisher, LightRoom, InDesing, Photoshop, Bridge.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement audio et vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Audacity, GarageBand, iMovie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Moodle, Padlet, Blog, MOOC.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : EndNote, Mendeley, Zotero.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Excel, SPSS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Access, FileMakerPro.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPÉTENCES LINGUISTIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (Niveau C2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Courant (niveau C1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espagnol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : En cours (niveau B2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">§ </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Notions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de la réussite scolaire et stratégies éducatives en contexte ultra-marin français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Weslij Fonvilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s de la Martinique en période de confinement : la continuité pédagogique en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.53-74. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations vécues par les étudiant·e·s à l’université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Où va l'enseignement supérieur ? Enjeux, continuité, ruptures, 2 (202), https://publications-prairial.fr/diversite/index.php?id=4031. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.4031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail sous les tropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-Serge Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.openedition.org/sociologies/20795. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.20795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in higher education and research in France. Observing, measuring, understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Socio-anthropological approaches to educational issues: grounds, methods and epistemological reflections, 6 (4), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v6i4.673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience des discriminations dans l'enseignement supérieur et la recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclairages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’École a-t-elle résisté au séisme du COVID-19 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Issaieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Contextes de pandémie et continuités pédagogiques sur un temps long, 19, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les discriminations dans l’enseignement supérieur en France : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale, Initio, 9(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·e·s sont-ils en sécurité ? Les enquêtes de victimation comme outil de la connaissance du monde étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champ Pénal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, https://journals.openedition.org/champpenal/12715#quotation. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/champpenal.12715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les universités françaises sont-elles sûres ? Une enquête de victimation dans les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle continuité pédagogique en Martinique en période de confinement ? Des injonctions ministérielles aux conditions d'étude et de travail dans l'Outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Changements et adaptations, 9 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impasse de la punition à l’école. Des solutions alternatives en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotto i ponti. Un’inchiesta etnografica tra i senzatetto a Roma nei primi anni 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DADA Rivista di Antropologia Post Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Giugno (1), http://www.dadarivista.com/Singoli-articoli/2020-Giugno/05.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Varia, 3-4, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/societes-plurielles.2020.6248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège à l’épreuve du contexte socioculturel. Une étude comparative entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.1726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campus universitaires sous les projecteurs : enquêtes de victimation et nouveau regard sur les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1), pp.401-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note éditoriale Education et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Giguère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Mamprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariata Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Initio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Éducation et formation, 8 (1), pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation initiale des enseignants en contexte de confinement : une enquête comparative dans la France d’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Ferriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Ailincai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.178-194. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/ritpu-2020-v17n3-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’ombre du Panthéon : ethnographier les sans-abri à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Vingt ans après, 36-37 (1-2), https://www.cairn.info/revue-terrains-et-travaux-2020-1-page-109.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02652628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gli insegnanti in formazione durante il lockdown: percezioni, attitudini e bisogni. Un caso di studio in Martinica, Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriella Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), pp.93-111. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32043/gsd.v4i3.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creation of physical education in France: the challenges of a political and ideological struggle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giornale Italiano di Educazione alla Salute, Sport e Didattica Inclusiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Research and reflections on education, technologies and psychofisical wellbeing in difficoulties - Ricerca e riflessioni su istruzione, tecnologie e benessere psicofisico in situazioni di disagio, 4 (3), http://ojs.gsdjournal.it/index.php/gsdj/article/view/183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Odin, Pwofitasyon. Luttes syndicales et anticolonialisme en Guadeloupe et en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incivilités et discriminations chez les élèves de collège en Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de sociologie (AFS), Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans la population estudiantine (genre, race, classe). Exploitation d’une enquête dans deux universités françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tana Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès national de l’AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’échec de la continuité pédagogique : présentation des résultats du projet « Formation et Enseignement en temps de COVID-19 dans l’outre-mer » (FECOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Education - Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (JRE2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Réseau de Recherches Interdisciplinaires sur les Interactions entre Cultures, Langues et Apprentissages Scolaires (RIICLASS)., Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les violences et les discriminations dans les collèges de la Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Observatoire de la Parentalité de Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Parentalité de Martinique, Nov 2022, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racism in Higher Education and Research in France: a Blindspot in a Colorblind Context ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural racism in French higher education. Whiteness, Privilege, Structural Discrimination in Higher Education: Perspectives from Research, Strategies for Change.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORTHEM-Lab "Diversity and Migration", Mar 2022, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV International Sociological Association Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective de résultats de recherche : Quelle continuité pédagogique en Martinique en période de confinement pour les enseignants et stagiaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique : Accompagner le travail de l’élève dans les nouvelles situations d’apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation Académique au Numérique Éducatif, Jun 2021, Schoelcher (en ligne), Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éternel bricolage. Bilan de la continuité pédagogique dans l'outremer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire mensuel du CREEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Inspé de la Guadeloupe, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03151737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus éditorial des revues scientifiques entre atouts et contraintes : le cas de Initio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux processus éditoriaux des revues scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03175052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans l'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique CRREF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Fort-de-France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students and security: Victimization surveys on university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Youth in Changeable World. Theoretical and Empirical Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on campuses. Findings and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual International Technology, Education and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social spatialization of victimization and fear of crime: Marseille university campuses submitted for comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Science and Humanities (ICSSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire au prisme du genre : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Porfal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization and fear of crime on French university campuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Mundial Sobre violencia en la escuola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Puerto Vallarta, Jalisco, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former à l’enseignement pendant le lockdown. Une étude de cas dans l’académie de la Martinique (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numérique au service de l’hybridation et de l’innovation dans l’enseignement universitaire. Quels défis ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Innovation pédagogique et numérique (IPEN), University of Sousse, Learning Lab, Nov 2020, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03018521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discipline au collège et son application : une comparaison entre la Martinique et Sainte-Lucie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohilée Châlons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de sécurité sur les campus universitaires ? Les enquêtes de victimation comme outil d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’Association Internationale des Sociologues de langue française (AISLF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences en milieu scolaire : médiatisation de faits brutaux et réalité de la violence scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche en Éducation (JRE) 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Faa'a, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Education, Research and Innovation (ICERI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge duale des cités marseillaises. Évaluation de la politique des zones de sécurité prioritaires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du centre de recherches Pénalité, sécurité et déviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimization surveys on university campuses: a spatial comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ICTEL 2019 – International Conference on Teaching, Education &amp; Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dubaï, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le zone di sicurezza prioritarie riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminari del Dipartimento di Culture Politica e Società</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racisme et discrimination raciale, de l’école à l’université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les discriminations raciales à l'université : victimes, auteurs et environnement spatial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale. « Racisme et discrimination raciale, de l’école à l’université »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Zone di sicurezza prioritaria. Riflessioni e valutazioni di una politica di sicurezza adottata in Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del Dipartimento di Culture Politica e Società, Campus Luigi Einaudi, Torino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for comparative research in Caribbean States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Meeting of the OECS Council of Ministers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ESPE de Martinique et la recherche. Le projet immersion et comparaison des systèmes éducatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de l’Outre-Mer. Atelier 3 : Placer les jeunes au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Fort-de-France, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimation et sentiment d'insécurité : enquête sur les campus marseillais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délinquances, incivilités, vie quotidienne et politiques publiques à Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres scientifiques enseignants-chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité : la &amp;quot;méthode globale&amp;quot; des Zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée doctorale du Lames</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'une politique de sécurité La « méthode globale » des Zones de Sécurité Prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude IRTS -Lames IRTS PACA-Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.506, 2022, (coll. Apprentissage, éducation et socialisation), 9791095177357. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiants ultra-marins face aux enjeux de l’apprentissage à distance en période de pandémie de Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires des Antilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières autour des contextes de formation et d’enseignement. New Frontiers in Training and Teaching Contexts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/nouvelles-frontieres-autour-contextes-de</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2024, Apprentissage, éducation et socialisation, 9791095177661</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline scolaire et contexte caribéen : comparaisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châlons C., S. Sohilée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextualising Education in Plurilingual and Pluricultural Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, Transversales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confiné(e)s sous les cocotiers. Une enquête sur les conditions de vie des étudiant(e)s de l’université des Antilles pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Ramsamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Chapon; Laurent Mucchielli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le confinement. Genèse, impacts et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-156, 2022, 9791032003558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Quel avenir pour l'éducation ? (p. 377-481)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation aux marges en temps de pandémie Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dazed and confused. Enquête sur la santé des étudiants de l’Université des Antilles pendant le confinement (p. 233-249)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-249, 2022, 9791095177357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visions périphériques: éduquer et former en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Vilieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Olivier Weiss; Maurizio Alì. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie. Précarité, inégalités et fractures numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires des Antilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-28, 2022, Apprentissage, éducation et socialisation, 9791095177357. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03809793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité sur deux campus universitaires marseillais », in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 115-142, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’une politique de sécurité. La ‘méthode globale’ des zones de sécurité prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Allaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mucchielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice. Enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-188, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation d’une politique de sécurité La &amp;quot;méthode globale&amp;quot; des zones de sécurité prioritaires » in Délinquances, police, justice : enquêtes à Marseille et en région PACA (dir. Laurent Mucchielli), Presses Universitaires de Provence, Aix-en-Provence, p. 167-188, 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Délinquances, police, justice : enquêtes à Marseille et en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9791032000557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DÉNONCER LES DISCRIMINATIONS VÉCUES à L’UNIVERSITÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://www.defenseurdesdroits.fr/sites/default/files/2024-04/ddd_eclairages_denoncer-les-discriminations-vecues-a-l-universite_20240423.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'ouvrage : L'éducation aux marges en temps de pandémie. Précarité, inégalité et fractures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Étudier en contexte de confinement. Une étude de cas à l’INSPÉ de Martinique », mars 2020, Université des Antilles, 10 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lien social et ses principales évolutions contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Pierre-Olivier Weiss, Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités, thèse de doctorat de sociologie, sous la direction de Laurent Mucchielli, soutenue à l’Université d’Aix-Marseille, le 3 décembre 2018, 331p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Recherche en terrain sensible : le rapport de confiance et le choix du bon moment » http://doctlames.hypotheses.org/8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire, engagement et soulèvement. Nonfiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Déclin de Marseille, Revue La Vie des idées, magazine international d'analyse et d'information sur le débat d'idées, 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants et mercenaires. Revue La Vie des idées, 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeur et légende urbaine. Du oui-dire au message nuéerique. Revue Anthropologie et Sociétés, Université Laval, Québec, Canada, 2011.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête nationale sur les discriminations à l'université. Analyses et résultats de l'étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellali Hajjat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dhume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignant(e)s et éducateur(trice)s pendant le confinement (Martinique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Alì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilmois Céline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de l'Observatoire Caribéen du Climat Scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dénoncer les discriminations à l’université : entre silence, révélation et signalement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bozec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Blassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Schuft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Consortium UPN-UCA- CRIsIS. 2024, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation et Enseignement en temps de COVID-19 dans les Outremers (FÉCOM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Enseignement supérieur, de la recherche et de l'innovation. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation dans la Caraïbe. Études comparatives entre la Martinique et Sainte-Lucie (2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katelin Butcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles; Lames, Cnrs, Aix Marseille Univ; Centre de recherches et de ressources en éducation et formation (CRREF). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des Recherches comparatives Sainte-Lucie / Martinique (Du lundi 23 octobre au 3 novembre 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université des Antilles. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Évaluation de la &amp;quot;méthode globale&amp;quot; (Zones de sécurité prioritaires) », Les Rapports de Recherche de l'ORDCS, n°6, 2015, ISSN 2271-2054, 134 p. (Avec ALLARIA C., MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport%20final_Clos-Sauvagere.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Saint-Charles à Marseille », Les Rapports de Recherche de l’ORDCS, n°5, 2014, ISSN 2271-2054, 83 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N5.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Victimation et sentiment d’insécurité au sein du Campus Universitaire de Luminy », Les Rapports de Recherche de l’ORDCS, n°3, 2014, ISSN 2271-2054, 64 p. (Avec MUCCHIELLI L. et RAQUET E.). http://ordcs.mmsh.univ-aix.fr/publications/Documents/Rapport_recherche_ORDCS_N3.pdf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire régional de la délinquance et des contextes sociaux (ORDCS). 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d’apprentissage et de didactique : une étude à partir de la comparaison des manuels scolaires terminale ES, Master 2, Aix-Marseille Université, 2013, 30 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Aix-Marseille Université (AMU). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de réintégration sociale et professionnelle des sortantes de prison. De la détention au centre d’hébergement et de réinsertion sociale, Master 2, Université Paris-Ouest Nanterre La Défense, 2010, 171 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris Ouest - Nanterre - la Défense. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéosurveillance dans l’espace public en milieu urbain. Enjeux, risques et perspectives, Master 1. Université Paris-Ouest Nanterre La Défense, 2009, 146 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Paris Ouest Nanterre La Défense (Paris 10). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01632543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers des campus universitaires marseillais face à la délinquance et aux incivilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Aix-Marseille Université, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02158302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AE77D26"/>
+    <w:nsid w:val="D421592E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-9133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240404963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133157340692309921216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@outlook.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com/65-2/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lames.cnrs.fr/spip.php?article263" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/WeissPierreOlivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre_Olivier_Weiss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatoirecaribeenduclimatscolaire.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoirecaribeenduclimatscolaire.com/jeunes-chercheures-young-researchers/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/INITIO/search/index/?q=%2A&amp;sort=submittedDate_tdate+desc&amp;docType_s=OTHER" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crref.wordpress.com/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Weslij Fonvilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Issaieva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12715" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131647v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652501v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohil&#233;e Ch&#226;lons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175052v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018521v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Porfal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;on" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158307v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158312v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158310v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766277v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219147v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#226;lons C., S. Sohil&#233;e" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812645v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812656v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508079v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/delinquances-police-justice" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632519v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443172v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360630v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632532v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531153v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196486v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356270v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Butcher" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335895v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632536v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632542v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632543v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02158302v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4785-9133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240404963" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/133157340692309921216" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@outlook.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pierre-olivier.weiss@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com/65-2/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lames.cnrs.fr/spip.php?article263" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=dpIAWOIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.archives-ouvertes.fr/pierre-olivier-weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.academia.edu/WeissPierreOlivier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/pierre-olivier-weiss-83a24b167/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Pierre_Olivier_Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lames.cnrs.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.violence-ecole.ulaval.ca/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://observatoirecaribeenduclimatscolaire.com/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://observatoirecaribeenduclimatscolaire.com/jeunes-chercheures-young-researchers/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acadiscri.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/INITIO/search/index/?q=%2A&amp;sort=submittedDate_tdate+desc&amp;docType_s=OTHER" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crref.wordpress.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Weslij Fonvilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Al&#236;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilmois C&#233;line" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramassamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bozec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tana Bao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.4031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Serge Candau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.20795" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blassel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v6i4.673" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Cognet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dhume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Issaieva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3800" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Mamprin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Grenier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Aubin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Michelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258431v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.12715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131647v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Al&#236;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484144v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2020.6248" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohil&#233;e Ch&#226;lons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.1726" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018522v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956575v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gigu&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariata Sall" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2020-v17n3-17" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02652628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32043/gsd.v4i3.190" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159680v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880192v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852346v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854630v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616359v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175052v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508220v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508223v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508212v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Porfal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508218v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018521v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531888v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L&#233;on" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158306v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158308v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/apprentissage-education-et-socialisation/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fleury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#226;lons C., S. Sohil&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ramsamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/confinement" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812656v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812645v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-antilles.fr/collections/hors-collection/leducation-aux-marges-en-temps-de-pandemie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Vilieva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632515v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508079v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allaria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mucchielli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/delinquances-police-justice" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632519v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563591v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schuft" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909544v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443172v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360630v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632525v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632532v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949730v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581625v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196486v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356270v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelin Butcher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632537v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632540v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632541v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632542v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01632543v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02158302v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>