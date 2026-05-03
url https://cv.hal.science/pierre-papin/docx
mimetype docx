--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -383,187 +383,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loches (Indre-et-Loire). Église Saint-Ours, ancienne collégiale Notre-Dame</w:t>
+                <w:t xml:space="preserve">La collégiale Saint-Ours et le tombeau de Ludovic Sforza : enquête historique et bilan de la première campagne de fouille 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société des Amis du Pays Lochois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Actes du colloque international sur Ludovic Sforza tenu à Loches les 5 et 6 novembre 2019 (35), pp.124-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657572v1</w:t>
+                <w:t xml:space="preserve">hal-05190476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La collégiale Saint-Ours et le tombeau de Ludovic Sforza : enquête historique et bilan de la première campagne de fouille 2019</w:t>
+                <w:t xml:space="preserve">Loches (Indre-et-Loire). Église Saint-Ours, ancienne collégiale Notre-Dame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des Amis du Pays Lochois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.265-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.35463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190476v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;tour neuve&amp;quot; du château de Loches : une construction originale de Charles VII en Touraine</w:t>
               </w:r>
@@ -776,187 +776,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loches. Poursuite des fouilles dans la cité royale, à l’emplacement du palais des comtes d’Anjou (XIe-XIIe siècle)</w:t>
+                <w:t xml:space="preserve">Manche de couteau de style hollandais du XVIIe siècle à Loches (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Monumental</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers LandArc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657580v1</w:t>
+                <w:t xml:space="preserve">hal-03657628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manche de couteau de style hollandais du XVIIe siècle à Loches (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Loches. Poursuite des fouilles dans la cité royale, à l’emplacement du palais des comtes d’Anjou (XIe-XIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers LandArc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (2), pp.161-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2017.13033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657628v1</w:t>
+                <w:t xml:space="preserve">hal-03657580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loches (Indre-et-Loire). Le château</w:t>
               </w:r>
@@ -1096,213 +1096,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loches (Indre-et-Loire). Le château</w:t>
+                <w:t xml:space="preserve">Contribution à la connaissance de la topographie d’un centre paroissial en milieu rural : le cas de Joué-lès-Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657568v1</w:t>
+                <w:t xml:space="preserve">hal-01269622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la connaissance de la topographie d’un centre paroissial en milieu rural : le cas de Joué-lès-Tours (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Loches (Indre-et-Loire). Le château</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Yvernault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.245-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269622v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier bilan des fouilles archéologiques au château de Loches (2013-2015)</w:t>
               </w:r>
@@ -2326,51 +2326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Carré; Vincent Hincker; Cécile Chapelain de Seréville-Niel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains. Actes de la 7e Rencontre du Gaaf 3-4 avril 2015, Caen Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.115-125, 2018, Publication du Gaaf, 978-2-9541526-4-6</w:t>
@@ -3186,321 +3186,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pussigny (Indre-et-Loire) - Place de l'Eglise - Chemin du Port</w:t>
+                <w:t xml:space="preserve">Pussigny. Place de l'église, chemin du Port. Rapport de diagnostic archéologique réalisé du 20 juin au 11 juillet 2022 (OA 0613114)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Service de l'Archéologie du Département d'Indre-et-Loire. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Cinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire. Tours. 2022, 243 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198362v1</w:t>
+                <w:t xml:space="preserve">halshs-05192020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loches, rue Baraudin. Rapport de diagnostic archéologique réalisé du 15 au 22 mars 2022 (OA 0613013)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pussigny (Indre-et-Loire) - Place de l'Eglise - Chemin du Port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2022, 96 p</w:t>
+              <w:t xml:space="preserve">Service de l'Archéologie du Département d'Indre-et-Loire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05192000v1</w:t>
+                <w:t xml:space="preserve">hal-04198362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pussigny. Place de l'église, chemin du Port. Rapport de diagnostic archéologique réalisé du 20 juin au 11 juillet 2022 (OA 0613114)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loches, rue Baraudin. Rapport de diagnostic archéologique réalisé du 15 au 22 mars 2022 (OA 0613013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental d'Indre-et-Loire. Tours. 2022, 243 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2022, 96 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05192020v1</w:t>
+                <w:t xml:space="preserve">halshs-05192000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorigny (Indre-et-Loire) - Extension de la ZAC Isoparc. Rapport de diagnostic archéologique réalisé du 18 octobre au 23 novembre 2021 (OA 0612894)</w:t>
               </w:r>
@@ -5307,51 +5307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Conseil général d'Indre-et-Loire. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6296,51 +6296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657572v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.35463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190476v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657580v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13033" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657628v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657568v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7806" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Br&#233;ion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thull" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192000v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192020v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourocher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leparmentier Chlo&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Millet-Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192917v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657573v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41038" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657572v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.35463" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657757v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2017.13033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7039" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657714v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanhove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yvernault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7806" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hirn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9318" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657564v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.10954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05193030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Br&#233;ion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thull" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01267660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dufay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Scheffer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197203v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Silberstein" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198348v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192020v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198146v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Anglade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Duval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnot-Diconne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657873v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Bourocher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leparmentier Chlo&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657854v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657906v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Millet-Richard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657849v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269675v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lacroix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269651v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coquery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufa&#255; Bruno" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauraige (de)" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ducong&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Troubady" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>