--- v0 (2026-03-03)
+++ v1 (2026-05-01)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -497,377 +497,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA, an international participatory database to better characterize comorbidities of genetic forms of intellectual disability: insights on Koolen-de Vries syndrome</w:t>
+                <w:t xml:space="preserve">GenIDA, a participatory patient registry for genetic forms of intellectual disability provides detailed caregiver reported information on 237 individuals with Koolen-de Vries syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Axelle Strehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Collot</w:t>
+                <w:t xml:space="preserve">Joost Kummeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (Supplément 1), pp.100699. </w:t>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.100817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089557v1</w:t>
+                <w:t xml:space="preserve">hal-04199652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA, a participatory patient registry for genetic forms of intellectual disability provides detailed caregiver reported information on 237 individuals with Koolen-de Vries syndrome</w:t>
+                <w:t xml:space="preserve">GenIDA, an international participatory database to better characterize comorbidities of genetic forms of intellectual disability: insights on Koolen-de Vries syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Axelle Strehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Kummeling</w:t>
+                <w:t xml:space="preserve">Nicole Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (1), pp.100817. </w:t>
+              <w:t xml:space="preserve">, 2023, 1 (Supplément 1), pp.100699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199652v1</w:t>
+                <w:t xml:space="preserve">hal-04089557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenIDA: an international participatory database to gain knowledge on health issues related to genetic forms of neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Burger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Strehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Strehle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.1-13. </w:t>
@@ -1721,239 +1721,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Thocb HSC: A Harmony Search Algorithm for Automated Calibration of Industrial Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Willaume</w:t>
+                <w:t xml:space="preserve">A Systematic Survey on Multi-step Attack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.214-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234019v1</w:t>
+                <w:t xml:space="preserve">hal-04234066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Survey on Multi-step Attack Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Navarro</w:t>
+                <w:t xml:space="preserve">Al-Thocb HSC: A Harmony Search Algorithm for Automated Calibration of Industrial Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-018-0909-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234066v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerberus, an Access Control Scheme for Enforcing Least Privilege in Patient Cohort Study Platforms : A Comprehensive Access Control Scheme Applied to the GENIDA Project - Study of Genetic Forms of Intellectual Disabilities and Autism Spectrum Disorders</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,503 +2197,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Vulnerability Detection in Java Service-oriented Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Goichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t>
+              <w:t xml:space="preserve">Journal in Computer Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11416-012-0172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473046v1</w:t>
+                <w:t xml:space="preserve">hal-00740858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Vulnerability Detection in Java Service-oriented Components</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Security Benchmarks of OSGi Platforms: Towards Hardened OSG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal in Computer Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11416-012-0172-1⟩</w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (5), pp.471-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.v39:5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00740858v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00415805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security Benchmarks of OSGi Platforms: Towards Hardened OSG</w:t>
+                <w:t xml:space="preserve">Vérification automatique pour l'exécution sécurisée de composants Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Composants, services et aspects, 14 (4), pp.103-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/obj.14.4.103-127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00389211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Evolutionary-ML Surrogate Models for Cyber-Attack Detection in Water Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2709,73 +2592,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on the Applications of Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">t − robust spaces with dynamic graphs metrics for mitigating concept drift in attack detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2791,73 +2674,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems, 10-12 September 2025, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Graph Analysis of Bipartite Graphs for Advanced Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2886,678 +2769,687 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference (EICC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing H-Leading-Ones as a Mixed-Category Benchmark Problem for Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Málaga, Spain. pp.97-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3712255.3734261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RedTeamLLM: an Agentic AI framework for offensive security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Challita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence / AI for Global Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph community metrics as a reliable and time robust tool to detect cyber-attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Graph-Based Spectral Analysis for Detecting Cyber Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Strasbourg, France, mai 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Availability, Reliability and Security (ARES'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500366v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Spectral Analysis for Detecting Cyber Attacks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+                <w:t xml:space="preserve">Graph community metrics as a reliable and time robust tool to detect cyber-attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Availability, Reliability and Security (ARES'24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Strasbourg, France, mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599705v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Network Data Into Cyber-Physical Data For Better Attack Detection Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Frappé-Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Eppe-sauvage, France, mai 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Multi-Layer Concatenation as a Scheme to Combine Information in Water Distribution Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Frappé-Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems (KES 2024), 11-13 September 2024, Seville, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Physical and Network Data for Attack Detection in Water Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Frappé - Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Distribution Systems Analysis (WDSA)/Computing and Control Water Industry (CCWI) Joint Conference, Ferrara, Italy, University of Ferrara, juillet 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Ferrara, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2024, Ferrara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2024069118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474132v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Analysis for Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3586,367 +3478,367 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information), Eppe-Sauvage, France, mai 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark for Explainability of Machine Learning for Cyberattacks Detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+                <w:t xml:space="preserve">Metrics for community dynamics applied to unsupervised attacks detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI, Neuvy-sur-Barangeon, France, mai 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle, Strasbourg, France, juillet 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089560v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for community dynamics applied to unsupervised attacks detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">A Benchmark for Explainability of Machine Learning for Cyberattacks Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abou Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle, Strasbourg, France, juillet 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">RESSI, Neuvy-sur-Barangeon, France, mai 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089561v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRACS: Compaction of Rules in Anticipatory Classifier Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation, Lisbon, Portugal, July 15-19, 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.1838-1845, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3583133.3596352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and spectral analysis of dynamic graphs for attack detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3975,73 +3867,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA/RJCIA conference, Strasbourg, France, mai 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards attack detection in traffic data based on spectral graph analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4070,1517 +3962,1517 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Computational Ecosystems 2023 (CCE'23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Bakou, Azerbaïdjan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrics for Evaluating Interface Explainability Models for Cyberattack Detection in IoT Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abou Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Computational Ecosystems 2023 (CCE'23), Baku, Azerbaijan, avril 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Baku, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid optimization tool for active magnetic regenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Boston Massachusetts, United States. pp.739-742, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3520304.3529055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Interpretable Representations of Environments with Anticipatory Learning Classifier Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference, EuroGP 2022, Held as Part of EvoStar 2022, Madrid, Spain, April 20–22, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.245-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Anomaly Detection for CyberSecurity Using Inductive Node Embedding with Convolutional Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abou Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Complex Networks and their Applications, November 30 - December 2, 2021, Madrid, Spain, hybrid (online and in-person)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Madrid, Spain. pp.563-574, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93413-2_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenIDA, une base de données participative internationale permettant de mieux connaître l'histoire naturelle et les comorbidités des formes génétiques de troubles neurodéveloppementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Strehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Burger</w:t>
+                <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale, Rennes, France, février 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Class Ant-Miner: Selection of Majority Class Rules for Binary Rule-based Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Evolution (EA-2022), 31 October - 2 November 2022, Exeter, England</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Exeter, United Kingdom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Evolutionary Method for Studying Physical Properties of Magneto Caloric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Leonteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the IEEE Congress on Evolutionary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizNN: Visual Data Augmentation with Convolutional Neural Networks for Cybersecurity Investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Brument</w:t>
+                <w:t xml:space="preserve">Evolutionary optimization of Hamiltonian model for the study of magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2021 (UR-AI 2021), 27 octobre 2021, Kaiserslautern, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">THERMAG IX. 9th IIR International Conference on Caloric Cooling and Applications of Caloric Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445367v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary optimization of Hamiltonian model for the study of magnetocaloric materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+                <w:t xml:space="preserve">VizNN: Visual Data Augmentation with Convolutional Neural Networks for Cybersecurity Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMAG IX. 9th IIR International Conference on Caloric Cooling and Applications of Caloric Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, United States</w:t>
+              <w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2021 (UR-AI 2021), 27 octobre 2021, Kaiserslautern, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321033v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Optimization Tool for Dual-Mode Operating Active Magnetic Regenerator Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+                <w:t xml:space="preserve">Anomaly Detection for CyberSecurity Using Inductive Node Embedding with Convolutional Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abou Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Life and Evolution (ICALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Complex Networks and their Applications 2021, 30 novembre - 2 décembre 2021, Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321668v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection for CyberSecurity Using Inductive Node Embedding with Convolutional Graph Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amani Abou Rida</w:t>
+                <w:t xml:space="preserve">A Multi-Objective Optimization Tool for Dual-Mode Operating Active Magnetic Regenerator Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks and their Applications 2021, 30 novembre - 2 décembre 2021, Madrid, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Life and Evolution (ICALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393640v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainability and Performance of Anticipatory Learning Classifier Systems in Non-Deterministic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, En ligne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3449726.3459510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Square: Artificial Intelligence for Artificial Immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de neurones peuvent-ils être créatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,913 +5487,913 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de Rochebrune, 20-25 janvier 2020, Megève, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPACS: Integrating Probability-Enhanced Predictions to ACS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference Companion, juillet 2020, Cancún, Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cancún, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3377929.3398121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum simulation algorithm for continuous optimization (poster)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">BACS: Integrating Behavioral Sequences to ACS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2020: The Genetic and Evolutionary Computation Conference, July 8th-12th 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference Companion, juillet 2020, Cancún, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancún, Mexico. pp.147-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3390002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445372v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACS: Integrating Behavioral Sequences to ACS2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A quantum simulation algorithm for continuous optimization (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulviya Abdulkarimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Martin Wintermantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference Companion, juillet 2020, Cancún, Mexique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GECCO 2020: The Genetic and Evolutionary Computation Conference, July 8th-12th 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235719v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACS: A Thorough Study of Using Behavioral Sequences in ACS2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Quantum-inspired algorithm with evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulviya Abdulkarimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Parallel Problem Solving from Nature 2020, Leiden, The Netherlands, September 5-9, 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TPNC 2020: 9th International Conference on the Theory and Practice of Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Taoyuan, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235728v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-inspired algorithm with evolution strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">BACS: A Thorough Study of Using Behavioral Sequences in ACS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPNC 2020: 9th International Conference on the Theory and Practice of Natural Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Parallel Problem Solving from Nature 2020, Leiden, The Netherlands, September 5-9, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.524-538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494136v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remove wAste Before Automation (RABA) : the Graph-based Anomaly Detection (GAD) Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Navarro Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Porcedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S-Mart - Systems, Manufacturing, Academics, Resources, Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05510511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast evolutionary algorithm for solving large-scale multi-objective problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Leonteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EA2019 Artificial Evolution, Mulhouse, France, octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepExpert : vers une Intelligence Artificielle autonome et explicable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6516,198 +6408,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.63-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of digital records inspired by Complex Systems with RADAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaila Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a refoundation of Artificial Immune System research: AIS is a Design Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6752,1038 +6644,1038 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Bangalore, India. pp.1122-1129, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENIDA, an international participative cohort study on genetic forms of intellectual disability and autism spectrum disorders: Analyses of Koolen-deVries, Kleefstra, KBG and MECP2 duplications syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Koolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tjitske Kleefstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilde van Esch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Human Genetics Conference in conjunction with the European Meeting on Psychosocial Aspects of Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDA, une étude de cohortes participative sur les formes génétiques de déficiences intellectuelles et troubles du spectre autistique : les syndromes KdVS (KANSL1/17q21.31del), Kleefstra (EHMT1/9q43.3del), duplication MECP2 (Xq28dup) et KBG(ANKRD11)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial Immune Ecosystems: the role of expert-based learning in artificial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Assises de génétique humaine et médicale, Nantes, France, janvier 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics, Beppu, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234068v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Immune Ecosystems: the role of expert-based learning in artificial cognition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GENIDA, une étude de cohortes participative sur les formes génétiques de déficiences intellectuelles et troubles du spectre autistique : les syndromes KdVS (KANSL1/17q21.31del), Kleefstra (EHMT1/9q43.3del), duplication MECP2 (Xq28dup) et KBG(ANKRD11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjitske Kleefstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde van Esch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics, Beppu, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">9èmes Assises de génétique humaine et médicale, Nantes, France, janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234069v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Lagraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of pick and place system by evolutionary algorithm to facilitate its implementation and its use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.42 (6 .)-42 (6 .), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/cp.2017.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletonization and 3D Graph Approach for Thin Objects Recognition in Pick and Place Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IAPR Conference on Machine Vision Applications (MVA2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AWA Artificial emergent aWareness Architecture model for Artificial Immune Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation 2017, Special Session on Artificial Immune Systems: Algorithms, Simulation, Modelling and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ant Reconciliation Algorithm (ARA): Ant-hill learning for label matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Artificial Immune Ecosystem: a bio-inspired meta-algorithm for boosting time series anomaly detection with expert input</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7812,881 +7704,899 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoApplications, 20th European Conference on the Applications of Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morwilog: an ACO-based System for Outlining Multi-Step Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">POEM-COPA Collaborative Open Peer Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raaj Seereekissoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Abotsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michaud-Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Navarro-Lara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Scius-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
+              <w:t xml:space="preserve">Complex System Digital Campus'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tempe, AZ, United States. pp.15-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7849902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397402v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersecurity: new trainings for new threats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Parrend</w:t>
+                <w:t xml:space="preserve">Morwilog: an ACO-based System for Outlining Multi-Step Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale sur la cybersécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7849902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397740v1</w:t>
+                <w:t xml:space="preserve">hal-05397402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes immunitaires artificiels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Cybersecurity: new trainings for new threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ImmunoComplexiT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre régionale sur la cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396105v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Graph Matching Optimization Methodology for Thin Object Recognition in Pick and Place Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Ecosystèmes immunitaires artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parrend</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque ImmunoComplexiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397403v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POEM-COPA Collaborative Open Peer Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Graph Matching Optimization Methodology for Thin Object Recognition in Pick and Place Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex System Digital Campus'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium Series on Computational Intelligence 2016 (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467696v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA: a social network and database to inform on natural history of monogenic forms of intellectual disability and autism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J-L. Mandel</w:t>
+                <w:t xml:space="preserve">Is the Lean Organisation a Complex System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Human Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489086v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Lean Organisation a Complex System?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">GenIDA: a social network and database to inform on natural history of monogenic forms of intellectual disability and autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
+              <w:t xml:space="preserve">European Human Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291054v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Zanni-Merk</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Singapour, Singapore. pp.226-235, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+              <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.226-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05467694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Artificial Immune Ecosystem Model for Hybrid Cloud Supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8715,1666 +8625,1550 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">DIM: A cognitive architecture for detecting anomalies in complex IT ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOPar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Granada, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403734v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIM: A cognitive architecture for detecting anomalies in complex IT ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">ArchiTrace : Apprentissage de la sécurité par les traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">1er Workshop sur l’enseignement de la sécurité des systèmes d’informations (WESSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404292v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GridVis: Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging success factors of software projects: SCRUM is a complex system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Architectures and Distributed Infrastructures (EvoStar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
+              <w:t xml:space="preserve">ICCSA, 4th International Conference on Complex Systems and Applications, Le Havre, France, juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059411v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging success factors of software projects: SCRUM is a complex system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GridVis: Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancino Waldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA, 4th International Conference on Complex Systems and Applications, Le Havre, France, juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Parallel Architectures and Distributed Infrastructures (EvoStar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310919v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Vers une architecture 'big-data' bio-inspiree pour la detection d'anomalie des SIEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Swarm Intelligence Based Optimization (ICSIBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Cesar 2014: Detection et reaction face aux attaques informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403715v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchiTrace : Apprentissage de la sécurité par les traces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Parrend</w:t>
+                <w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur l’enseignement de la sécurité des systèmes d’informations (WESSI 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Mulhouse, France. pp.131-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404349v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une architecture 'big-data' bio-inspiree pour la detection d'anomalie des SIEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Parrend</w:t>
+                <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Frénot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cesar 2014: Detection et reaction face aux attaques informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403768v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Estoril, Portugal. pp.544-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298308v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00415813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Component-based Access Control: Secure Software Composition through Static Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270296⟩</w:t>
+              <w:t xml:space="preserve">Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.68-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78789-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00415813v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Access Control: Secure Software Composition through Static Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring Scheduling for Home Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-78789-1_5⟩</w:t>
+              <w:t xml:space="preserve">IEEE/IFP network operations and management symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Salvador de Bahia, Brazil. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270942v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Scheduling for Home Gateways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFP network operations and management symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270941v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafeim Papastefanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Abdelnur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">BroadBand Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275186v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BroadBand Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275168v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
+                <w:t xml:space="preserve">Privacy-Aware Service Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hoehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10384,91 +10178,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PoleSat's Modelling a Reorganization of Vascular Catherization Provision at the Territorial Hospital Grouping Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,132 +10271,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicals Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Geneve, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI200438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PoleSat-web-2018, a simulation IT tool with immediate prospective and strategic views of hospital spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10621,370 +10415,370 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress of Medical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based Anomaly Detection for the Industry of the Futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optimization in Logistics and Industrial Applications, Mulhouse, France, novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Mulhouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global data and local action for wellbeing science: when 4P-medicine meets health self-assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems (CCS2018), Digital Epidemiology and Surveillance Satellite, Thessaloniki, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOPE: Emergent solutions for analysis and management of patient cohort data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Complex Systems (CCS2018), Thessaloniki, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10994,133 +10788,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, En ligne, France. Springer International Publishing, 2017, Springer Proceedings in Complexity, 978-3-319-45901-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11130,152 +10924,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution, 13th International Conference, Evolution Artificielle, EA 2017, Paris, France, October 25-27, 2017, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, LNCS - Lecture Notes in Computer Science (10764), 2018, Artificial Evolution, 978-3-319-78132-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11285,51 +11079,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Based Intelligent Cyber Threat Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11345,449 +11139,449 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of AI-Driven Threat Detection and Prevention: A Holistic Approach to Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection on Static and Dynamic Graphs using Graph Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abou Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and AI for Cybersecurity and Critical Infrastructure in Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.227-248, 2022, 978-3-030-96737-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96737-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection-Based Approach for Generalized Physical Contradiction Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Complex Problem Solving in the Age of Digitalization and Open Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 597, Springer International Publishing, pp.321-339, 2020, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-61295-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-based defense and resiliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-Sayed M. El-Alf ; Mohamed Eltoweissy; Errin W. Fulp; Wojciech Mazurczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-inspired Cyber Security and Resilience: Fundamentals, Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET, 2019, 978-1-78561-638-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBSE010E_ch⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genida, une base de données participative et internationale pour une meilleure connaissance des nombreuses formes génétiques de déficience intellectuelle et troubles autistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du malade passif au patient expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de santé, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11797,51 +11591,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly detection and motif discovery in symbolic representations of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11853,588 +11647,856 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20158.69447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dual-Path V2N/V2V OTA Update Distribution for SDVs: Design and Experimental Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arslane Hamza-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.20158.69447⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche automatisée pour l'évaluation des risques des mises à jour OTA dans les véhicules définis par logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badis Hammi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507517v1</w:t>
+                <w:t xml:space="preserve">Pierre Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiative Grand Est de Services et Industries du Futur (IGESIF) - Rapport de recherche , S-Mart ( Systems, Manufacturing, Academics, Resources, Technologies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Région Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Design Structure Matrices (DSM) as security controls for software architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg, CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6801, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00354580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Vulnerabilities in the Java/OSGi Platform: A Focus on Bundle Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6649, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00322138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Component Deployment in the OSGi(tm) Release 4 Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0323, INRIA. 2006, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00084795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12444,114 +12506,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de Sécurité logicielle pour les plates-formes à composants de service (SOP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00362486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12619,51 +12681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAD295F8"/>
+    <w:nsid w:val="6A592CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12850,51 +12912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-parrend" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1680-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144476185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - - Vialatoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024069118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089557v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Strehle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mazzucotelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Collot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Kummeling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100817" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-022-02569-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quesnel-Barbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Gamichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Ben Gayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufossez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2735-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04525934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andre Sauleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Guigou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0074-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234019v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gancel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0909-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234066v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mazzucotelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0844-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054613v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734261" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Challita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599705v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664498" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233;-Vialatoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abou Rida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089561v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220475v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596352" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103064v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouskova Leonteva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Risser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hamane" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797658v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_16" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_47" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797645v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leonteva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321668v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235720v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398121" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviya Abdulkarimova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin Wintermantel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_36" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro Lara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porcedda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruyant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toussaint" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Diouf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488692v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628868" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Koolen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjitske Kleefstra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde van Esch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234068v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234069v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willaume" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parrend" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gancel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0171" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513873v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513913v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pupka" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513908v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513914v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397402v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro-Lara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7849902" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396105v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397403v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467696v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Seereekissoon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scius-Bertrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abotsi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillich" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazzucotelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Mandel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291054v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zanni-Merk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291040v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lutton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilbert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Cancino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bach" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403715v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404349v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaouar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403768v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;not" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089640v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200438" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494134v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234013v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488663v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740630v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96737-6_12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384053v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61295-5_26" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234022v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSE010E_ch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508155v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507517v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20158.69447" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701948v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362486v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-parrend" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1680-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144476185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - - Vialatoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024069118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mazzucotelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Strehle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Kummeling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-022-02569-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quesnel-Barbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Gamichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Ben Gayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufossez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2735-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04525934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andre Sauleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Guigou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0074-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0909-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mazzucotelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0844-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Challita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664498" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233;-Vialatoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474132v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - Vialatoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abou Rida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouskova Leonteva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Risser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hamane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_47" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leonteva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274295v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviya Abdulkarimova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin Wintermantel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_36" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro Lara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porcedda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toussaint" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Diouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628868" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Koolen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjitske Kleefstra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde van Esch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parrend" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gancel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0171" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513873v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pupka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Seereekissoon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Abotsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michaud-Maret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius-Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro-Lara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7849902" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397740v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazzucotelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Mandel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaouar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;not" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200438" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234013v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234076v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96737-6_12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384053v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61295-5_26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSE010E_ch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20158.69447" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596727v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Sghaier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslane Hamza-Cherif" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merdrignac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Ksouri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>