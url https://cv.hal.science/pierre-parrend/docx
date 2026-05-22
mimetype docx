--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">144476185</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=HPeCNA4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,10002 +194,10136 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberattack detection through GPML: Graph Processing for Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyberattack detection through GPML: Graph Processing for Machine Learnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Physical and Network Data for Attack Detection in Water Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (1), pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/engproc2024069118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA, a participatory patient registry for genetic forms of intellectual disability provides detailed caregiver reported information on 237 individuals with Koolen-de Vries syndrome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">GenIDA, an international participatory database to better characterize comorbidities of genetic forms of intellectual disability: insights on Koolen-de Vries syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Strehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joost Kummeling</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (1), pp.100817. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100817⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (Supplément 1), pp.100699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199652v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA, an international participatory database to better characterize comorbidities of genetic forms of intellectual disability: insights on Koolen-de Vries syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GenIDA, a participatory patient registry for genetic forms of intellectual disability provides detailed caregiver reported information on 237 individuals with Koolen-de Vries syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Colin</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Strehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Collot</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Kummeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics in Medicine Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (Supplément 1), pp.100699. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100699⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.100817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gimo.2023.100817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089557v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenIDA: an international participatory database to gain knowledge on health issues related to genetic forms of neurodevelopmental disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Strehle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-022-02569-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PoleSat_2018: an optimized, automated, geomatics IT tool based on a gravitational model: strategic decision support in hospital catchment area planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Gamichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismahane Ben Gayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Dufossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SN Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42452-020-2735-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polesat_2018: a strategic it tool for spatial simulation modelling of hospital planning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bazile</w:t>
+                <w:t xml:space="preserve">Research Challenges of Complex System Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric-Andre Sauleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Studies in Health Technology and Informatics, 258, pp.261-262</w:t>
+              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04525934v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Challenges of Complex System Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Polesat_2018: a strategic it tool for spatial simulation modelling of hospital planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bazile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Andre Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Science and Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Studies in Health Technology and Informatics, 258, pp.261-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05510509v1</w:t>
+                <w:t xml:space="preserve">hal-04525934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCHEDA: Lightweight euclidean-like heuristics for anomaly detection in periodic time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 82, pp.105594 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asoc.2019.105594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polesat-web-2018: a simulation it tool with immediate prospective and strategic views of hospital spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik-Andre Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Studies in health technology and informatics, 264, pp.1757-1758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI190633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OMMA: open architecture for Operator-guided Monitoring of Multi-step Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), pp.144-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13635-018-0075-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and Applications of Artificial Intelligence for Zero-day and Multi-Step Attack Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Information Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13635-018-0074-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Survey on Multi-step Attack Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Al-Thocb HSC: A Harmony Search Algorithm for Automated Calibration of Industrial Equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, pp.525-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-018-0909-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234066v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al-Thocb HSC: A Harmony Search Algorithm for Automated Calibration of Industrial Equipment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Systematic Survey on Multi-step Attack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computers &amp; Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76, pp.214-249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234019v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerberus, an Access Control Scheme for Enforcing Least Privilege in Patient Cohort Study Platforms : A Comprehensive Access Control Scheme Applied to the GENIDA Project - Study of Genetic Forms of Intellectual Disabilities and Autism Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Med Syst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10916-017-0844-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and Audio Monitoring of Island Based Parallel Evolutionary Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waldo Cancino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pallamidessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Grid Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (3), pp.309-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10723-014-9321-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Vulnerability Detection in Java Service-oriented Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Goichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal in Computer Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11416-012-0172-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security Benchmarks of OSGi Platforms: Towards Hardened OSG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39 (5), pp.471-499. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.v39:5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00415805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérification automatique pour l'exécution sécurisée de composants Java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Composants, services et aspects, 14 (4), pp.103-127. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/obj.14.4.103-127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00389211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (72)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Evolutionary-ML Surrogate Models for Cyber-Attack Detection in Water Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on the Applications of Evolutionary Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">t − robust spaces with dynamic graphs metrics for mitigating concept drift in attack detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">RedTeamLLM: an Agentic AI framework for offensive security</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Challita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems, 10-12 September 2025, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence / AI for Global Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098355v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Graph Analysis of Bipartite Graphs for Advanced Attack Detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">t − robust spaces with dynamic graphs metrics for mitigating concept drift in attack detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference (EICC25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">29th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems, 10-12 September 2025, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038776v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing H-Leading-Ones as a Mixed-Category Benchmark Problem for Evolutionary Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
+                <w:t xml:space="preserve">Spectral Graph Analysis of Bipartite Graphs for Advanced Attack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Interdisciplinary Cybersecurity Conference (EICC25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054613v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RedTeamLLM: an Agentic AI framework for offensive security</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introducing H-Leading-Ones as a Mixed-Category Benchmark Problem for Evolutionary Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Frappé - - Vialatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2025 - International Joint Conference on Artificial Intelligence / AI for Global Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Málaga, Spain. pp.97-98, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712255.3734261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117647v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Based Spectral Analysis for Detecting Cyber Attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spectral Analysis for Attack Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Availability, Reliability and Security (ARES'24)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information), Eppe-Sauvage, France, mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3664476.3664498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04599705v1</w:t>
+                <w:t xml:space="preserve">hal-04510385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph community metrics as a reliable and time robust tool to detect cyber-attacks</w:t>
+                <w:t xml:space="preserve">Graph-Based Spectral Analysis for Detecting Cyber Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Strasbourg, France, mai 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Availability, Reliability and Security (ARES'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienne, Austria. pp.23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500366v1</w:t>
+                <w:t xml:space="preserve">hal-04599705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Network Data Into Cyber-Physical Data For Better Attack Detection Performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Graph community metrics as a reliable and time robust tool to detect cyber-attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Eppe-sauvage, France, mai 2024</w:t>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Strasbourg, France, mai 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503847v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Multi-Layer Concatenation as a Scheme to Combine Information in Water Distribution Cyber-Physical Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining Physical and Network Data for Attack Detection in Water Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Frappé - Vialatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems (KES 2024), 11-13 September 2024, Seville, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Distribution Systems Analysis (WDSA)/Computing and Control Water Industry (CCWI) Joint Conference, Ferrara, Italy, University of Ferrara, juillet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ferrara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2024069118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607642v1</w:t>
+                <w:t xml:space="preserve">hal-04474132v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Physical and Network Data for Attack Detection in Water Distribution Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Enhancing Network Data Into Cyber-Physical Data For Better Attack Detection Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Frappé-Vialatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Distribution Systems Analysis (WDSA)/Computing and Control Water Industry (CCWI) Joint Conference, Ferrara, Italy, University of Ferrara, juillet 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information, Eppe-sauvage, France, mai 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474132v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Analysis for Attack Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introducing Multi-Layer Concatenation as a Scheme to Combine Information in Water Distribution Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Frappé-Vialatoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI (Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information), Eppe-Sauvage, France, mai 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
+              <w:t xml:space="preserve">28th International Conference on Knowledge-Based and Intelligent Information and Engineering Systems (KES 2024), 11-13 September 2024, Seville, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510385v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for community dynamics applied to unsupervised attacks detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metrics for Evaluating Interface Explainability Models for Cyberattack Detection in IoT Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abou Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle, Strasbourg, France, juillet 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Complex Computational Ecosystems 2023 (CCE'23), Baku, Azerbaijan, avril 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Baku, Azerbaijan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089561v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benchmark for Explainability of Machine Learning for Cyberattacks Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Metrics for community dynamics applied to unsupervised attacks detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI, Neuvy-sur-Barangeon, France, mai 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle, Strasbourg, France, juillet 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089560v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRACS: Compaction of Rules in Anticipatory Classifier Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Benchmark for Explainability of Machine Learning for Cyberattacks Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abou Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation, Lisbon, Portugal, July 15-19, 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RESSI, Neuvy-sur-Barangeon, France, mai 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220475v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and spectral analysis of dynamic graphs for attack detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CRACS: Compaction of Rules in Anticipatory Classifier Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA/RJCIA conference, Strasbourg, France, mai 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '23 Companion: Proceedings of the Companion Conference on Genetic and Evolutionary Computation, Lisbon, Portugal, July 15-19, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.1838-1845, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3596352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103055v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards attack detection in traffic data based on spectral graph analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Structural and spectral analysis of dynamic graphs for attack detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Computational Ecosystems 2023 (CCE'23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Bakou, Azerbaïdjan</w:t>
+              <w:t xml:space="preserve">PFIA/RJCIA conference, Strasbourg, France, mai 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103064v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrics for Evaluating Interface Explainability Models for Cyberattack Detection in IoT Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+                <w:t xml:space="preserve">Towards attack detection in traffic data based on spectral graph analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Computational Ecosystems 2023 (CCE'23), Baku, Azerbaijan, avril 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Baku, Azerbaijan</w:t>
+              <w:t xml:space="preserve">Complex Computational Ecosystems 2023 (CCE'23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bakou, Azerbaïdjan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089559v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid optimization tool for active magnetic regenerator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-Class Ant-Miner: Selection of Majority Class Rules for Binary Rule-based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Risser</w:t>
+                <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radia Hamane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Roland de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (EA-2022), 31 October - 2 November 2022, Exeter, England</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Exeter, United Kingdom, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902551v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate and Interpretable Representations of Environments with Anticipatory Learning Classifier Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference, EuroGP 2022, Held as Part of EvoStar 2022, Madrid, Spain, April 20–22, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.245-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-02056-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Anomaly Detection for CyberSecurity Using Inductive Node Embedding with Convolutional Graph Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abou Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Complex Networks and their Applications, November 30 - December 2, 2021, Madrid, Spain, hybrid (online and in-person)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Madrid, Spain. pp.563-574, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-93413-2_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA, une base de données participative internationale permettant de mieux connaître l'histoire naturelle et les comorbidités des formes génétiques de troubles neurodéveloppementaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+                <w:t xml:space="preserve">A hybrid optimization tool for active magnetic regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale, Rennes, France, février 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '22: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Boston Massachusetts, United States. pp.739-742, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3520304.3529055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799542v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Class Ant-Miner: Selection of Majority Class Rules for Binary Rule-based Classification</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GenIDA, une base de données participative internationale permettant de mieux connaître l'histoire naturelle et les comorbidités des formes génétiques de troubles neurodéveloppementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Strehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (EA-2022), 31 October - 2 November 2022, Exeter, England</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Exeter, United Kingdom, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale, Rennes, France, février 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797645v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evolutionary Method for Studying Physical Properties of Magneto Caloric Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Evolutionary optimization of Hamiltonian model for the study of magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radia Hamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the IEEE Congress on Evolutionary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">THERMAG IX. 9th IIR International Conference on Caloric Cooling and Applications of Caloric Materials.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321673v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary optimization of Hamiltonian model for the study of magnetocaloric materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">VizNN: Visual Data Augmentation with Convolutional Neural Networks for Cybersecurity Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMAG IX. 9th IIR International Conference on Caloric Cooling and Applications of Caloric Materials.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, En ligne, United States</w:t>
+              <w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2021 (UR-AI 2021), 27 octobre 2021, Kaiserslautern, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kaiserslautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321033v1</w:t>
+                <w:t xml:space="preserve">hal-03445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizNN: Visual Data Augmentation with Convolutional Neural Networks for Cybersecurity Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Multi-Objective Optimization Tool for Dual-Mode Operating Active Magnetic Regenerator Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upper-Rhine Artificial Intelligence Symposium 2021 (UR-AI 2021), 27 octobre 2021, Kaiserslautern, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kaiserslautern, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Life and Evolution (ICALE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445367v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection for CyberSecurity Using Inductive Node Embedding with Convolutional Graph Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New Evolutionary Method for Studying Physical Properties of Magneto Caloric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Networks and their Applications 2021, 30 novembre - 2 décembre 2021, Madrid, Spain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Congress on Evolutionary Computation (CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Kraków, Poland. pp.973-980, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC45853.2021.9504988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393640v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Optimization Tool for Dual-Mode Operating Active Magnetic Regenerator Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection for CyberSecurity Using Inductive Node Embedding with Convolutional Graph Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Abou Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Life and Evolution (ICALE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">Complex Networks and their Applications 2021, 30 novembre - 2 décembre 2021, Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321668v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainability and Performance of Anticipatory Learning Classifier Systems in Non-Deterministic Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">New Evolutionary Method for Studying Physical Properties of Magneto Caloric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Hamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Risser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the IEEE Congress on Evolutionary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274295v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Square: Artificial Intelligence for Artificial Immunity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Explainability and Performance of Anticipatory Learning Classifier Systems in Non-Deterministic Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, En ligne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3459510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510501v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de neurones peuvent-ils être créatifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de Rochebrune, 20-25 janvier 2020, Megève, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Megève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPACS: Integrating Probability-Enhanced Predictions to ACS2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Orhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference Companion, juillet 2020, Cancún, Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Cancún, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3377929.3398121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACS: Integrating Behavioral Sequences to ACS2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">AI-Square: Artificial Intelligence for Artificial Immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference Companion, juillet 2020, Cancún, Mexique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Complex Systems 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, en ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235719v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05510501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantum simulation algorithm for continuous optimization (poster)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">BACS: Integrating Behavioral Sequences to ACS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2020: The Genetic and Evolutionary Computation Conference, July 8th-12th 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference Companion, juillet 2020, Cancún, Mexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancún, Mexico. pp.147-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3390002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445372v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum-inspired algorithm with evolution strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">A quantum simulation algorithm for continuous optimization (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulviya Abdulkarimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Martin Wintermantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TPNC 2020: 9th International Conference on the Theory and Practice of Natural Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Taoyuan, Taiwan</w:t>
+              <w:t xml:space="preserve">GECCO 2020: The Genetic and Evolutionary Computation Conference, July 8th-12th 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494136v1</w:t>
+                <w:t xml:space="preserve">hal-03445372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BACS: A Thorough Study of Using Behavioral Sequences in ACS2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Quantum-inspired algorithm with evolution strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ouskova Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulviya Abdulkarimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Parallel Problem Solving from Nature 2020, Leiden, The Netherlands, September 5-9, 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TPNC 2020: 9th International Conference on the Theory and Practice of Natural Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Taoyuan, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235728v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remove wAste Before Automation (RABA) : the Graph-based Anomaly Detection (GAD) Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">BACS: A Thorough Study of Using Behavioral Sequences in ACS2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Deruyver</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S-Mart - Systems, Manufacturing, Academics, Resources, Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Parallel Problem Solving from Nature 2020, Leiden, The Netherlands, September 5-9, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Leiden, Netherlands. pp.524-538, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58112-1_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05510511v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast evolutionary algorithm for solving large-scale multi-objective problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Remove wAste Before Automation (RABA) : the Graph-based Anomaly Detection (GAD) Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Porcedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA2019 Artificial Evolution, Mulhouse, France, octobre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Colloque S-Mart - Systems, Manufacturing, Academics, Resources, Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234046v1</w:t>
+                <w:t xml:space="preserve">hal-05510511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepExpert : vers une Intelligence Artificielle autonome et explicable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Fast evolutionary algorithm for solving large-scale multi-objective problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Leonteva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.63-65</w:t>
+              <w:t xml:space="preserve">EA2019 Artificial Evolution, Mulhouse, France, octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161105v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of digital records inspired by Complex Systems with RADAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">DeepExpert : vers une Intelligence Artificielle autonome et explicable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Orhand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.63-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496297v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a refoundation of Artificial Immune System research: AIS is a Design Pattern</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Deruyver</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Lagraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628868⟩</w:t>
+              <w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05488692v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDA, an international participative cohort study on genetic forms of intellectual disability and autism spectrum disorders: Analyses of Koolen-deVries, Kleefstra, KBG and MECP2 duplications syndromes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">For a refoundation of Artificial Immune System research: AIS is a Design Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Human Genetics Conference in conjunction with the European Meeting on Psychosocial Aspects of Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Symposium Series on Computational Intelligence (SSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bangalore, India. pp.1122-1129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2018.8628868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236467v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05488692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Immune Ecosystems: the role of expert-based learning in artificial cognition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GENIDA, an international participative cohort study on genetic forms of intellectual disability and autism spectrum disorders: Analyses of Koolen-deVries, Kleefstra, KBG and MECP2 duplications syndromes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjitske Kleefstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilde van Esch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics, Beppu, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Beppu, Japan</w:t>
+              <w:t xml:space="preserve">European Human Genetics Conference in conjunction with the European Meeting on Psychosocial Aspects of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234069v1</w:t>
+                <w:t xml:space="preserve">hal-04236467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENIDA, une étude de cohortes participative sur les formes génétiques de déficiences intellectuelles et troubles du spectre autistique : les syndromes KdVS (KANSL1/17q21.31del), Kleefstra (EHMT1/9q43.3del), duplication MECP2 (Xq28dup) et KBG(ANKRD11)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hilde van Esch</w:t>
+                <w:t xml:space="preserve">Management of digital records inspired by Complex Systems with RADAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaila Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Assises de génétique humaine et médicale, Nantes, France, janvier 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Beppu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234068v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Legrand</w:t>
+                <w:t xml:space="preserve">GENIDA, une étude de cohortes participative sur les formes génétiques de déficiences intellectuelles et troubles du spectre autistique : les syndromes KdVS (KANSL1/17q21.31del), Kleefstra (EHMT1/9q43.3del), duplication MECP2 (Xq28dup) et KBG(ANKRD11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Koolen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tjitske Kleefstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Lagraa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
+                <w:t xml:space="preserve">Hilde van Esch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9èmes Assises de génétique humaine et médicale, Nantes, France, janvier 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460272v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of pick and place system by evolutionary algorithm to facilitate its implementation and its use</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Deruyver</w:t>
+                <w:t xml:space="preserve">Artificial Immune Ecosystems: the role of expert-based learning in artificial cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAROB 2018| The International Conference on Artificial Life and Robotics, Beppu, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Beppu, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490527v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletonization and 3D Graph Approach for Thin Objects Recognition in Pick and Place Tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Artificial Immune Ecosystem: a bio-inspired meta-algorithm for boosting time series anomaly detection with expert input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IAPR Conference on Machine Vision Applications (MVA2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">EvoApplications, 20th European Conference on the Applications of Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513873v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AWA Artificial emergent aWareness Architecture model for Artificial Immune Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pupka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation 2017, Special Session on Artificial Immune Systems: Algorithms, Simulation, Modelling and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ant Reconciliation Algorithm (ARA): Ant-hill learning for label matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">Optimisation of pick and place system by evolutionary algorithm to facilitate its implementation and its use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Maller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dietrich</w:t>
+                <w:t xml:space="preserve">A. Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference of Pattern Recognition Systems (ICPRS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Madrid, Spain. pp.42 (6 .)-42 (6 .), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2017.0171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513908v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Artificial Immune Ecosystem: a bio-inspired meta-algorithm for boosting time series anomaly detection with expert input</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Skeletonization and 3D Graph Approach for Thin Objects Recognition in Pick and Place Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoApplications, 20th European Conference on the Applications of Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">15th IAPR Conference on Machine Vision Applications (MVA2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05513914v1</w:t>
+                <w:t xml:space="preserve">hal-05513873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POEM-COPA Collaborative Open Peer Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">The Ant Reconciliation Algorithm (ARA): Ant-hill learning for label matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raaj Seereekissoon</w:t>
+                <w:t xml:space="preserve">Camille Maller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Abotsi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex System Digital Campus'15</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467696v1</w:t>
+                <w:t xml:space="preserve">hal-05513908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morwilog: an ACO-based System for Outlining Multi-Step Attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The Graph Matching Optimization Methodology for Thin Object Recognition in Pick and Place Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Deruyver</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2016)</w:t>
+              <w:t xml:space="preserve">Symposium Series on Computational Intelligence 2016 (SSCI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7849902⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7850132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397402v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cybersecurity: new trainings for new threats</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">POEM-COPA Collaborative Open Peer Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raaj Seereekissoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Abotsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michaud-Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Scius-Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre régionale sur la cybersécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex System Digital Campus'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tempe, AZ, United States. pp.15-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397740v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05467696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes immunitaires artificiels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Parrend</w:t>
+                <w:t xml:space="preserve">Morwilog: an ACO-based System for Outlining Multi-Step Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Navarro-Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ImmunoComplexiT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (IEEE SSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athènes, Greece. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSCI.2016.7849902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396105v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Graph Matching Optimization Methodology for Thin Object Recognition in Pick and Place Tasks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Deruyver</w:t>
+                <w:t xml:space="preserve">Cybersecurity: new trainings for new threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Series on Computational Intelligence 2016 (SSCI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontre régionale sur la cybersécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Dakar, Senegal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397403v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Lean Organisation a Complex System?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">Ecosystèmes immunitaires artificiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
+              <w:t xml:space="preserve">Colloque ImmunoComplexiT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291054v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GenIDA: a social network and database to inform on natural history of monogenic forms of intellectual disability and autism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Lean Organisation a Complex System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Mazzucotelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J-L. Mandel</w:t>
+                <w:t xml:space="preserve">Pierre Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Human Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489086v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Parrend</w:t>
+                <w:t xml:space="preserve">GenIDA: a social network and database to inform on natural history of monogenic forms of intellectual disability and autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
+                <w:t xml:space="preserve">T. Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deruyver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Mandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Human Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467694v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Artificial Immune Ecosystem Model for Hybrid Cloud Supervision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards a Formal Model of the Lean Enterprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Knowledge Based and Intelligent Information and Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Singapour, Singapore. pp.226-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.08.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291040v1</w:t>
+                <w:t xml:space="preserve">hal-05467694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIM: A cognitive architecture for detecting anomalies in complex IT ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Parrend</w:t>
+                <w:t xml:space="preserve">An Artificial Immune Ecosystem Model for Hybrid Cloud Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Guigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">CS-DC’15 World e-conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tempe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404292v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchiTrace : Apprentissage de la sécurité par les traces</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GridVis: Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancino Waldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop sur l’enseignement de la sécurité des systèmes d’informations (WESSI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Parallel Architectures and Distributed Infrastructures (EvoStar)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404349v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging success factors of software projects: SCRUM is a complex system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">ArchiTrace : Apprentissage de la sécurité par les traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gaouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA, 4th International Conference on Complex Systems and Applications, Le Havre, France, juin 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
+              <w:t xml:space="preserve">1er Workshop sur l’enseignement de la sécurité des systèmes d’informations (WESSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310919v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GridVis: Visualisation of Island-Based Parallel Genetic Algorithms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Leveraging success factors of software projects: SCRUM is a complex system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Architectures and Distributed Infrastructures (EvoStar)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Granada, Spain</w:t>
+              <w:t xml:space="preserve">ICCSA, 4th International Conference on Complex Systems and Applications, Le Havre, France, juin 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059411v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une architecture 'big-data' bio-inspiree pour la detection d'anomalie des SIEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">DIM: A cognitive architecture for detecting anomalies in complex IT ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Parrend</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cesar 2014: Detection et reaction face aux attaques informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403768v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Collet</w:t>
+                <w:t xml:space="preserve">Vers une architecture 'big-data' bio-inspiree pour la detection d'anomalie des SIEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cesar 2014: Detection et reaction face aux attaques informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473046v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Swarm projects: beyond the metaphor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Masai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Zanni-Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Collet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First International Conference, ICSIBO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Mulhouse, France. pp.131-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12970-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298308v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Estoril, Portugal. pp.544-553, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN.2009.5270296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00415813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Component-based Access Control: Secure Software Composition through Static Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">I-JVM: une machine virtuelle Java pour l'isolation de composants dans OSGi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Composition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7éme Conférence Française sur les Systèmes d'Exploitation (CFSE'07), Chapitre français de l'ACM-SIGOPS, GDR ARP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Toulouse, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270942v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Scheduling for Home Gateways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Component-based Access Control: Secure Software Composition through Static Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFP network operations and management symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575162⟩</w:t>
+              <w:t xml:space="preserve">Software Composition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Budapest, Hungary. pp.68-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-78789-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270941v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitoring Scheduling for Home Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/IFP network operations and management symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Salvador de Bahia, Brazil. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275186v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00270941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Supporting the Secure Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BroadBand Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">First IEEE WoWMoM Workshop on Adaptive and DependAble Mission- and bUsiness-critical mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00275168v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-service, Multi-protocol Management for Residential Gateways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Royon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Galice</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+                <w:t xml:space="preserve">Serafeim Papastefanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humberto Abdelnur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">BroadBand Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Broadband Europe Community, Dec 2007, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00275178v1</w:t>
+                <w:t xml:space="preserve">inria-00275168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identity-Based Cryptosystems for Enhanced Deployment of OSGi Bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Galice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ubéda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Emerging Security Information, Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IARIA Association, Oct 2007, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00275178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Privacy-Aware Service Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hoehn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IEEE International Workshop on Services Integration in Pervasive Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00275184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10178,743 +10333,743 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PoleSat's Modelling a Reorganization of Vascular Catherization Provision at the Territorial Hospital Grouping Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicals Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Geneve, Switzerland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI200438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PoleSat-web-2018, a simulation IT tool with immediate prospective and strategic views of hospital spatial planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quesnel-Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress of Medical and Health Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-based Anomaly Detection for the Industry of the Futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optimization in Logistics and Industrial Applications, Mulhouse, France, novembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Mulhouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global data and local action for wellbeing science: when 4P-medicine meets health self-assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">HOPE: Emergent solutions for analysis and management of patient cohort data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems (CCS2018), Digital Epidemiology and Surveillance Satellite, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems (CCS2018), Thessaloniki, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234064v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOPE: Emergent solutions for analysis and management of patient cohort data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Global data and local action for wellbeing science: when 4P-medicine meets health self-assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Parrend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Kress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jeannin-Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Systems (CCS2018), Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Conference on Complex Systems (CCS2018), Digital Epidemiology and Surveillance Satellite, Thessaloniki, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Thessaloniki, Greece. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234013v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Complex Systems Digital Campus World E-Conference 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, En ligne, France. Springer International Publishing, 2017, Springer Proceedings in Complexity, 978-3-319-45901-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45901-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10924,152 +11079,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Evolution, 13th International Conference, Evolution Artificielle, EA 2017, Paris, France, October 25-27, 2017, Revised Selected Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer, LNCS - Lecture Notes in Computer Science (10764), 2018, Artificial Evolution, 978-3-319-78132-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11079,509 +11234,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Based Intelligent Cyber Threat Detection System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of AI-Driven Threat Detection and Prevention: A Holistic Approach to Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection on Static and Dynamic Graphs using Graph Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Abou Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and AI for Cybersecurity and Critical Infrastructure in Smart Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.227-248, 2022, 978-3-030-96737-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96737-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection-Based Approach for Generalized Physical Contradiction Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Ghannad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematic Complex Problem Solving in the Age of Digitalization and Open Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 597, Springer International Publishing, pp.321-339, 2020, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-61295-5_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune-based defense and resiliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">El-Sayed M. El-Alf ; Mohamed Eltoweissy; Errin W. Fulp; Wojciech Mazurczyk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature-inspired Cyber Security and Resilience: Fundamentals, Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET, 2019, 978-1-78561-638-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/PBSE010E_ch⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genida, une base de données participative et internationale pour une meilleure connaissance des nombreuses formes génétiques de déficience intellectuelle et troubles autistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du malade passif au patient expert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition de santé, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11591,126 +11746,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly detection and motif discovery in symbolic representations of time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Guigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20158.69447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11720,265 +11875,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Path V2N/V2V OTA Update Distribution for SDVs: Design and Experimental Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arslane Hamza-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Merdrignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahrazed Ksouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche automatisée pour l'évaluation des risques des mises à jour OTA dans les véhicules définis par logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaoula Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badis Hammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11988,515 +12143,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiative Grand Est de Services et Industries du Futur (IGESIF) - Rapport de recherche , S-Mart ( Systems, Manufacturing, Academics, Resources, Technologies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Carré-Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delamézière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Région Grand Est. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04703229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Design Structure Matrices (DSM) as security controls for software architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Mazzucotelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Université de Strasbourg, CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I-JVM: a Java Virtual Machine for Component Isolation in OSGi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6801, INRIA. 2009, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00354580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Vulnerabilities in the Java/OSGi Platform: A Focus on Bundle Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6649, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00322138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure Component Deployment in the OSGi(tm) Release 4 Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frénot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0323, INRIA. 2006, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00084795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12506,114 +12661,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de Sécurité logicielle pour les plates-formes à composants de service (SOP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Parrend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. INSA de Lyon, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00362486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12681,51 +12836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A592CA0"/>
+    <w:nsid w:val="3358210E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12912,51 +13067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-parrend" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1680-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144476185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280132v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Jaber" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102308" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213762v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - - Vialatoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024069118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199652v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mazzucotelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Strehle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Kummeling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100817" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Collot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887772v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-022-02569-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quesnel-Barbet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Gamichon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Ben Gayed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufossez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2735-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04525934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andre Sauleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Guigou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105594" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190633" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0074-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234066v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0909-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676417v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mazzucotelli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0844-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452271v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098355v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038776v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Challita" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664498" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500366v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503847v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233;-Vialatoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474132v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - Vialatoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abou Rida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596352" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103055v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089559v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902551v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouskova Leonteva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Risser" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hamane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797658v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_16" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_47" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799542v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797645v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leonteva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445367v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274295v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459510" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510501v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398121" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445372v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviya Abdulkarimova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin Wintermantel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_36" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro Lara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porcedda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234046v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruyant" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toussaint" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Diouf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628868" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Koolen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjitske Kleefstra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde van Esch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willaume" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parrend" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gancel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0171" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513873v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pupka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513908v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietrich" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467696v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Seereekissoon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Abotsi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michaud-Maret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius-Bertrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro-Lara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7849902" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397740v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazzucotelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Mandel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404292v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404349v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaouar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;not" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089640v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200438" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234056v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234064v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234013v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234076v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96737-6_12" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384053v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61295-5_26" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234022v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSE010E_ch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507517v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20158.69447" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596727v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Sghaier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslane Hamza-Cherif" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merdrignac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Ksouri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701948v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362486v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-parrend" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1680-1182" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144476185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HPeCNA4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280132v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Jaber" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boutry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Parrend" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102308" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213762v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - - Vialatoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024069118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Strehle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Mazzucotelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Collot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100699" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Kummeling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gimo.2023.100817" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-022-02569-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02870881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quesnel-Barbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soula" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Gamichon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismahane Ben Gayed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dufossez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-020-2735-y" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510509v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04525934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andre Sauleau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484523v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Guigou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2019.105594" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03242784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik-Andre Sauleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190633" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Deruyver" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0075-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234014v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13635-018-0074-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234019v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Willaume" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0909-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234066v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mazzucotelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mandel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10916-017-0844-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gilbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldo Cancino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pallamidessi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-014-9321-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salagnac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-012-0172-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TRTZ9TG3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.v39:5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389211v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/obj.14.4.103-127" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117647v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Challita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054613v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3734261" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664498" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474132v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233; - Vialatoux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Frapp&#233;-Vialatoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Abou Rida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089561v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220475v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Orhand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jeannin-Girardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3596352" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797645v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Ghannad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland de Guio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-02056-8_16" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93413-2_47" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ouskova Leonteva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Risser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Hamane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520304.3529055" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Raymond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brument" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321668v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Leonteva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612636v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC45853.2021.9504988" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393640v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321673v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3459510" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235721v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3398121" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510501v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3390002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulviya Abdulkarimova" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Martin Wintermantel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494136v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_36" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro Lara" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Porcedda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234046v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488692v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2018.8628868" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Koolen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjitske Kleefstra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde van Esch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05496297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruyant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Diouf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513914v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre David" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pupka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05490527v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Willaume" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Parrend" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gancel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deruyver" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2017.0171" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05513908v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Maller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dietrich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397403v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7850132" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467696v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raaj Seereekissoon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Abotsi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michaud-Maret" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Scius-Bertrand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397402v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro-Lara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSCI.2016.7849902" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397740v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396105v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masai" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489086v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazzucotelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Mandel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467694v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.08.122" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059411v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hugo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cancino Waldo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Legrand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gaouar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310919v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404292v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fr&#233;not" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473046v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12970-9_15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00415813v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geoffray" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2009.5270296" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270942v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78789-1_5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270941v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Royon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575162" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275186v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275168v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafeim Papastefanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275178v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Galice" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00275184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hoehn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI200438" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494134v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234013v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Kress" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234064v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05488663v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45901-1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01910443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Legrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740630v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234076v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96737-6_12" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61295-5_26" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSE010E_ch" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508155v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507517v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20158.69447" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596727v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Sghaier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arslane Hamza-Cherif" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merdrignac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Gharbi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed Ksouri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596796v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Hammi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Arbaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Basset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Carr&#233;-M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delam&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Iung" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701948v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00354580v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00322138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084795v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>