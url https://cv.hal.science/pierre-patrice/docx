--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -756,51 +756,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755046v1</w:t>
+                <w:t xml:space="preserve">hal-05103165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique des performances de production et de résistance à l'hypoxie chez des truites arc-en-ciel diploïdes et triploïdes</w:t>
               </w:r>
@@ -877,51 +877,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103165v1</w:t>
+                <w:t xml:space="preserve">hal-04755046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LACTOTRUITE, un projet d‘amélioration de la résilience de la filière truite face à l’émergence d’une bactériose en Bretagne, la lactococcose</w:t>
               </w:r>
@@ -1679,277 +1679,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t>
+                <w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Emmanuel Bonpunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+                <w:t xml:space="preserve">Bastien Debeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malledant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386355v1</w:t>
+                <w:t xml:space="preserve">hal-05350392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Debeuf</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mauduit</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Malledant</w:t>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350392v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS SELECTION ON TRIPLOID INDIVIDUALS PERFORMANCES USEFUL IN RAINBOW TROUT (ONCORHYNCHUS MYKISS) BREEDING PROGRAMS?</w:t>
               </w:r>
@@ -2060,103 +2060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY OF INFECTIOUS PANCREATIC NECROSIS IN TWO SUCCESSIVE GENERATIONS OF RAINBOW TROUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Madeira, Spain</w:t>
@@ -2757,51 +2757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>