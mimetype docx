--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -756,51 +756,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103165v1</w:t>
+                <w:t xml:space="preserve">hal-04755046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse génétique des performances de production et de résistance à l'hypoxie chez des truites arc-en-ciel diploïdes et triploïdes</w:t>
               </w:r>
@@ -877,51 +877,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755046v1</w:t>
+                <w:t xml:space="preserve">hal-05103165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LACTOTRUITE, un projet d‘amélioration de la résilience de la filière truite face à l’émergence d’une bactériose en Bretagne, la lactococcose</w:t>
               </w:r>
@@ -1026,355 +1026,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACCOUNTING FOR A MIXTURE OF DIPLOID AND TRIPLOID FISH IN GENETIC EVALUATION</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755026v1</w:t>
+                <w:t xml:space="preserve">hal-05109333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régions de génome associées à la résistance à la flavobactériose chez deux populations françaises de truite arc-en-ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACCOUNTING FOR A MIXTURE OF DIPLOID AND TRIPLOID FISH IN GENETIC EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">EAS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109333v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci for resistance to Flavobacterium psychrophilum identified using high-density genotyping in rainbow trout French selected lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Tatiana Rochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Rochat</w:t>
+                <w:t xml:space="preserve">Bo-Hyung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
@@ -1679,277 +1679,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t>
+                <w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bonpunt</w:t>
+                <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Debeuf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Malledant</w:t>
+                <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
+              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350392v1</w:t>
+                <w:t xml:space="preserve">hal-04386355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confirmation de deux QTLs d’importance pour la résistance à la NPI dans une lignée commerciale de truite française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VERS LA PRODUCTION DE POPULATIONS MONOSEXE FEMELLE D'ESTURGEON SIBERIEN (ACIPENSER BAERII)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonpunt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Bastien Debeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morin</w:t>
+                <w:t xml:space="preserve">Christophe Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Cabon</w:t>
+                <w:t xml:space="preserve">Arnaud Malledant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7emes Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes JRFP - Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386355v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IS SELECTION ON TRIPLOID INDIVIDUALS PERFORMANCES USEFUL IN RAINBOW TROUT (ONCORHYNCHUS MYKISS) BREEDING PROGRAMS?</w:t>
               </w:r>
@@ -2060,103 +2060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENOME-WIDE ASSOCIATION STUDY OF INFECTIOUS PANCREATIC NECROSIS IN TWO SUCCESSIVE GENERATIONS OF RAINBOW TROUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Madeira, Spain</w:t>
@@ -2757,51 +2757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103165v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755046v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Kuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guiguen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christin H&#246;hne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kreuz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.05.049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166072v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poulard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hauchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dehotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755046v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109333v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Hyung Lee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Segret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755026v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Labb&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04386355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350392v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonpunt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Debeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mauduit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malledant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178952v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labb&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385905v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Kang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601197v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poulard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>