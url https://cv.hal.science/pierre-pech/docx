--- v0 (2026-03-22)
+++ v1 (2026-05-15)
@@ -642,416 +642,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitant et son territoire dans les procédures d’aménagement : l’exemple de projets éoliens dans l’Allier et dans le Vaucluse, France</w:t>
+                <w:t xml:space="preserve">The Geoecological Evaluation of the Heritage Interest of Polygonal Soils Inherited in Alpine Mountains. The Example of the Col du Noyer (Massif du Dévoluy, Hautes Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gauthier</w:t>
+                <w:t xml:space="preserve">Mahé Ajinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Muller</w:t>
+                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Giney</w:t>
+                <w:t xml:space="preserve">Eric Hustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sirota-Chelzen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109 (4), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.32199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.8780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646661v1</w:t>
+                <w:t xml:space="preserve">hal-03265929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation géoécologique de l'intérêt patrimonial des sols polygonaux hérités en montagne alpine. L'exemple du Col du Noyer (Massif du Dévoluy, Hautes Alpes, France)</w:t>
+                <w:t xml:space="preserve">L’habitant et son territoire dans les procédures d’aménagement : l’exemple de projets éoliens dans l’Allier et dans le Vaucluse, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahé Ajinca</w:t>
+                <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
+                <w:t xml:space="preserve">Justine Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hustache</w:t>
+                <w:t xml:space="preserve">Delphine Giney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Simon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Sirota-Chelzen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.32199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271455v1</w:t>
+                <w:t xml:space="preserve">hal-03646661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geoecological Evaluation of the Heritage Interest of Polygonal Soils Inherited in Alpine Mountains. The Example of the Col du Noyer (Massif du Dévoluy, Hautes Alpes, France)</w:t>
+                <w:t xml:space="preserve">L'évaluation géoécologique de l'intérêt patrimonial des sols polygonaux hérités en montagne alpine. L'exemple du Col du Noyer (Massif du Dévoluy, Hautes Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahé Ajinca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Abdulhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 109 (4), pp.1-23. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, La montagne et la gestion collective des biens : quelles influences ? quelles interactions ?, 109-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.8780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265929v1</w:t>
+                <w:t xml:space="preserve">hal-03271455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cent ans de relations géographie physique/géographie humaine : innovation ou statu quo ?</w:t>
               </w:r>
@@ -1191,261 +1191,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What strategies make compatible the stakes of nature conservation and the stakes of economic growth in protected area? Example of El Kala National Park, Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche pédagogique d’évaluation des paysages de nature en ville : le cas du site Natura 2000 de Montreuil (Seine-Saint-Denis, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaf Imene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pech</w:t>
+                <w:t xml:space="preserve">Melody Biette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touati Bouzid</w:t>
+                <w:t xml:space="preserve">Yohan Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Clevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographia Polonica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7163/GPol.0146⟩</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 83 (1), pp.61-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.901.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02188250v1</w:t>
+                <w:t xml:space="preserve">halshs-02341229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche pédagogique d’évaluation des paysages de nature en ville : le cas du site Natura 2000 de Montreuil (Seine-Saint-Denis, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What strategies make compatible the stakes of nature conservation and the stakes of economic growth in protected area? Example of El Kala National Park, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diaf Imene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaduna-Eve Demailly</w:t>
+                <w:t xml:space="preserve">Touati Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 83 (1), pp.61-87. </w:t>
+              <w:t xml:space="preserve">Geographia Polonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.233-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.901.0061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7163/GPol.0146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02341229v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02188250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review of the Factors That Determine Whether Stormwater Ponds Are Ecological Traps And/or High-Quality Breeding Sites for Amphibians</w:t>
               </w:r>
@@ -1587,51 +1587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
@@ -1663,286 +1663,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02449760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les compensations environnementales dans le cas des infrastructures linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jacob</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fourès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Giney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Raymond</w:t>
+                <w:t xml:space="preserve">S. Lavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, sept.-oct., pp.16-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471492v1</w:t>
+                <w:t xml:space="preserve">hal-01693806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compensations environnementales dans le cas des infrastructures linéaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Linear Transport Infrastructures Provide a Potential Corridor for Urban Biodiversity? Case Study in Greater Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Clevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fourès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lavaux</w:t>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue foncière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693806v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Achieve Local Resilience to Flood Risks by Increasing Solidarity: The Example of the ``Syndicat Mixte'' (Inter-Municipal Cooperation Structure) of the French Territory of Belfort-Montbéliard</w:t>
               </w:r>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre les espaces de temps pour maîtriser les impacts diffus générés par les grandes infrastructures de transport terrestre (ITT) sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fourès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,489 +2394,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining Spaces of Resilience within the Neoliberal Paradigm: Could French Land Use Classifications Guide Support for Risk Management Within an Australian Regional Context?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évaluation par indicateurs : un outil nécessaire d'aménagement urbain durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Bardsley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedissia About</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Augiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Judéaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10745-011-9453-4⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01802304v1</w:t>
+                <w:t xml:space="preserve">hal-02357690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation par indicateurs : un outil nécessaire d’aménagement urbain durable ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Augiseau</w:t>
+                <w:t xml:space="preserve">Defining Spaces of Resilience within the Neoliberal Paradigm: Could French Land Use Classifications Guide Support for Risk Management Within an Australian Regional Context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Guyot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douglas Bardsley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.129 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10745-011-9453-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25600⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00904785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle image de la ville pour un projet de développement urbain durable ? L’exemple d’Aubervilliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation par indicateurs : un outil nécessaire d’aménagement urbain durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Sirota Chelzen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Augiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Judéaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.11509⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 625, http://cybergeo.revues.org/25600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.25600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01802303v1</w:t>
+                <w:t xml:space="preserve">hal-00904785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation par indicateurs : un outil nécessaire d'aménagement urbain durable ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle image de la ville pour un projet de développement urbain durable ? L’exemple d’Aubervilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Sirota Chelzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.25600⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.11509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357690v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du risque inondation en France vecteur de territorialité : l'exemple de l'Entente Oise-Aisne, bassin versant de l'Oise</w:t>
               </w:r>
@@ -3155,578 +3155,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal biodiversity variations in a high mountain environment: the case of the proglacial margin of the Evettes, Natura 2000 area (Savoie, French Alps)</w:t>
+                <w:t xml:space="preserve">Forestry disputes in provincial France during the nineteenth century: the case of the Montagne de Lure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Historical Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.335 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhg.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00442843v1</w:t>
+                <w:t xml:space="preserve">halshs-01802430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L'expertise comme acteur de la décision publique»</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal biodiversity variations in a high mountain environment: the case of the proglacial margin of the Evettes, Natura 2000 area (Savoie, French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arques Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Anselme</w:t>
+                <w:t xml:space="preserve">Ingrid Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Mélois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, pp.38-39</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 374 (article 374), URL : http://www.cybergeo.eu/index6106.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336185v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00442843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic analysis of recent snow avalanche activity and weather in the French Alps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">« L'expertise comme acteur de la décision publique»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Delval</w:t>
+                <w:t xml:space="preserve">P. Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Gaultier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02905092v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forestry Issues and Disputes in Provincial Regions During the 19th Century:The Example of the Lure mountains (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probabilistic analysis of recent snow avalanche activity and weather in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Escande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Historical Geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (1-2), pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coldregions.2006.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00295140v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forestry disputes in provincial France during the nineteenth century: the case of the Montagne de Lure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forestry Issues and Disputes in Provincial Regions During the 19th Century:The Example of the Lure mountains (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Historical Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 33 (2), pp.335 - 351. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 33, pp.335-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhg.2006.05.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01802430v1</w:t>
+                <w:t xml:space="preserve">hal-00295140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station de ski de Lure : utopie touristique ou fatalité climatique ?</w:t>
               </w:r>
@@ -3751,51 +3751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3814,239 +3814,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Little Ice Age on avalanche boulder tongues in the French Alps(Massif des Ecrins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effects of the Little Ice Age on Avalanche Boulder Tongues in the French Alps(Massif Des Ecrins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 29 (5), pp.553-564. </w:t>
+              <w:t xml:space="preserve">, 2004, 29 (5), pp.553--564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037002v1</w:t>
+                <w:t xml:space="preserve">hal-02478226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Little Ice Age on Avalanche Boulder Tongues in the French Alps(Massif Des Ecrins)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effects of the Little Ice Age on avalanche boulder tongues in the French Alps(Massif des Ecrins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 29 (5), pp.553--564. </w:t>
+              <w:t xml:space="preserve">, 2004, 29 (5), pp.553-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/esp.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02478226v1</w:t>
+                <w:t xml:space="preserve">hal-03037002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-mountain valley floors evolution during recession of alpine glaciers in the Massif des Ecrins, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mediterranean World : Environment and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4216,264 +4216,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological characteristics of slope deposits in high tropical mountains (Cordillera Real, Bolivia)</w:t>
+                <w:t xml:space="preserve">Le Rôle Du Cône Apical Dans Le Déclenchement Des Coulées de Débris Alpines Du Massif Du Dévoluy, Hautes-Alpes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0341-8162(01)00179-5⟩</w:t>
+              <w:t xml:space="preserve">Géographie physique et Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55 (1), pp.47--61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/005661ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905001v1</w:t>
+                <w:t xml:space="preserve">hal-02476182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rôle Du Cône Apical Dans Le Déclenchement Des Coulées de Débris Alpines Du Massif Du Dévoluy, Hautes-Alpes (France)</w:t>
+                <w:t xml:space="preserve">Hydrological characteristics of slope deposits in high tropical mountains (Cordillera Real, Bolivia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie physique et Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 47 (2), pp.101-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0341-8162(01)00179-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/005661ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476182v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscapes types and geoecology dynamics of a mediterranean mountain, example in the Southern Alps</w:t>
               </w:r>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.325-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4871,64 +4871,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les acteurs intermédiaires dans l'occupation temporaire des friches urbaines : entre rapports de pouvoir et essaimage de nouvelles manières de « faire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEPOS – Un jeu pour atteindre l'autonomie énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Haëntjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque - L'urbanisme, l'architecture et le jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5322,51 +5322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5623,233 +5623,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences et biodiversité : acteurs, enjeux, temporalités</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Liarsou Alexandra, Beck Corinne, Kohler Florent, Kreutzer Michel, Lévêque Christian, Pech Pierre. L'Harmattan, 2016, 978-2-343-07675-1</w:t>
+                <w:t xml:space="preserve">Jardins d’entreprise : espaces verts, espaces divers ? Actes des 3es rencontres BioTerre 2014-2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Johanet, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471370v1</w:t>
+                <w:t xml:space="preserve">halshs-01797826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins d’entreprise : espaces verts, espaces divers ? Actes des 3es rencontres BioTerre 2014-2015</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Éditions Johanet, 2016</w:t>
+                <w:t xml:space="preserve">Sciences et biodiversité : acteurs, enjeux, temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Liarsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liarsou Alexandra, Beck Corinne, Kohler Florent, Kreutzer Michel, Lévêque Christian, Pech Pierre. L'Harmattan, 2016, 978-2-343-07675-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01797826v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes et risques urbains</w:t>
               </w:r>
@@ -5861,51 +5861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaultier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5949,51 +5949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catastrophes et Risques urbains : nouveaux concepts, nouvelles réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaultier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Tabeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, 8, 1997, 2-85944-305-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6936,186 +6936,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reconstruction d'une géographie naturaliste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie de l'environnement et territoire : rendez-vous manqués ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Denis Chartier; Estienne Rodary </w:t>
+              <w:t xml:space="preserve">Raphaël Mathevet ; Laurent Godet </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manifeste pour une géographie environnementale: géographie, écologie, politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences po, pp.325-343, 2015, 978-2-7246-1840-2</w:t>
+              <w:t xml:space="preserve">Pour une géographie de la conservation: biodiversités, natures et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.63-78, 2015, 978-2-343-06972-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471461v1</w:t>
+                <w:t xml:space="preserve">hal-01471458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie de l'environnement et territoire : rendez-vous manqués ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La reconstruction d'une géographie naturaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuèle Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaël Mathevet ; Laurent Godet </w:t>
+              <w:t xml:space="preserve">Denis Chartier; Estienne Rodary </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une géographie de la conservation: biodiversités, natures et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.63-78, 2015, 978-2-343-06972-2</w:t>
+              <w:t xml:space="preserve">Manifeste pour une géographie environnementale: géographie, écologie, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences po, pp.325-343, 2015, 978-2-7246-1840-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471458v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité séculaire des précipitations sur la Montagne de Lure (SE de la France)</w:t>
               </w:r>
@@ -7140,51 +7140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bessat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque de topoclimatologie et bioclimatologie Tunis, La Manouba nov. 1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.126-132, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7209,64 +7209,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hillslope debris-flow frequency since the beginning of the 20th century in the Massif des Ecrins (French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chochillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phlippe Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ITTECOP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7935,51 +7935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03830637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2022.2119526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Diaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Muller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sirota-Chelzen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ajinca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hustache" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03265929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8780" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03975930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane S&#233;guier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.842.0048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188250v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaf Imene" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Bouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0146" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.901.0061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Four&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Duplan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Robin-Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fevrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2016.84042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bessis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Faucheux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Sceller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16620" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13790" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bardsley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-011-9453-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MFM7L2H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augiseau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jud&#233;aux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25600" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sirota Chelzen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11509" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lorant-Plantier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.678.0193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dizi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamder Julie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tichit Marion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-009-9259-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00442842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00442843v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arques Sylvie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie M&#233;lois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00295140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802430v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2006.05.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D5FDV2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037002v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478226v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baumgart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotarba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905001v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kaiser" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00179-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWKN24DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476182v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005661ar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beroutchachvili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le H&#233;naff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ha&#235;ntjens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970603v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Derobert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03835564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pearlmutter." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38036-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471370v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Liarsou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797826v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Harter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bienenfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouzique" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guenoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lorant-Plantier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471461v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471458v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bessat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chochillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00322903" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265358v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13zeg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837464v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lef&#233;bure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thuillier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.01.1109" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03830637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2022026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773593v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clevenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tourret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14615517.2022.2119526" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646636v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Diaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03265929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Ajinca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hustache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Muller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sirota-Chelzen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03975930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866923v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane S&#233;guier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.842.0048" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02341229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Chabot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaduna-Eve Demailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.901.0061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diaf Imene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touati Bouzid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7163/GPol.0146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2018.00040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19753" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Four&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27895" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471474v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Duplan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Robin-Chevallier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fevrier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2016.84042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357697v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bessis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Faucheux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Le Sceller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.03.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16620" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02081976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vanara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Huet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Goeldner-Gianella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13790" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357690v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Augiseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guyot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jud&#233;aux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.25600" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Bardsley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10745-011-9453-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MFM7L2H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augiseau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sirota Chelzen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11509" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lorant-Plantier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.678.0193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dizi&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gabrielle Gillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamder Julie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tichit Marion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10708-009-9259-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00442842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2006.05.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6D5FDV2X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00442843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arques Sylvie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Maillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie M&#233;lois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier-Gaillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905092v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Escande" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2006.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JT9WJ1D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00295140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tabeaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Legrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478226v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1050" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037002v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baumgart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kotarba" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476182v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/005661ar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905001v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fabre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Francou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kaiser" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0341-8162(01)00179-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWKN24DZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381727v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381726v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322777v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beroutchachvili" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le H&#233;naff" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380865v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Simon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063638v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Riboulot-Chetrit" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ha&#235;ntjens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970603v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Derobert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710282v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cibien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03835564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Machline" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pearlmutter." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schwartz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38036-6" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Liarsou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kohler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kreutzer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697459v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Harter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cros" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288124v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493527v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04467620v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bienenfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Bouzique" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Guenoux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Montus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Debuisson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M&#233;tereau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471454v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lorant-Plantier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471458v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395914v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bessat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chochillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322903v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00322903" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236866v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffoleau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia About" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlippe Jacob" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>