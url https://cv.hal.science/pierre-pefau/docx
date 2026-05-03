--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1099,337 +1099,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure : du faste à la chute</w:t>
+                <w:t xml:space="preserve">La première agglomération de Roquelaure-La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardes; Fabien Ferrer-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ausques aux Auscitains (600 avant – 600 de notre ère). 15 ans d’archéologie urbaine en pays d’Auch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius éditions, pp.47-51, 2021</w:t>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.25-27, 2021, 978-2-35613-394-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384820v1</w:t>
+                <w:t xml:space="preserve">hal-04384723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardes; Fabien Ferrer-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ausques aux Auscitains (600 avant – 600 de notre ère). 15 ans d’archéologie urbaine en pays d’Auch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.28-30, 2021, 978-2-35613-394-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première agglomération de Roquelaure-La Sioutat</w:t>
+                <w:t xml:space="preserve">Roquelaure : du faste à la chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardes; Fabien Ferrer-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ausques aux Auscitains (600 avant – 600 de notre ère). 15 ans d’archéologie urbaine en pays d’Auch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius éditions, pp.25-27, 2021, 978-2-35613-394-6</w:t>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.47-51, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384723v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure-La Sioutat, centre de pouvoir ?</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1538,311 +1538,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le PCR Fortipolis. Nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Couderc</w:t>
+                <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Barral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Basset</w:t>
+                <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
+              <w:t xml:space="preserve">, pp.409-430, 2021, 978-2-9567407-2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260991v1</w:t>
+                <w:t xml:space="preserve">hal-03260805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le PCR Fortipolis. Nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
+                <w:t xml:space="preserve">Les établissements de hauteur défendus protohistoriques en France (XXIIe-Ier siècles av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rivaud-Labarre</w:t>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Colin</w:t>
+                <w:t xml:space="preserve">Célia Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Delrieu; Clément Féliu; Philippe Gruat; Marie-Caroline Kurzaj; Élise Nectoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. Actes du 43e colloque international de l’Association française pour l’étude de l’âge du Fer (Le Puy-en-Velay, 30 mai-1er juin 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Collection AFEAF (3), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFEAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-194, 2021, Collection AFEAF, 978-2-9567407-2-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AFEAF</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03260805v1</w:t>
+                <w:t xml:space="preserve">hal-03260991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Garonne aux Pyrénées : identité(s) culturelle(s) du sud-ouest de la France au second âge du Fer</w:t>
               </w:r>
@@ -1854,108 +1854,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Pierrevelcin; Jan Kysela; Stephan Fichtl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique. Actes du 42e colloque international de l’Association française pour l’étude de l’âge du Fer (Prague, 10-13 mai 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFEAF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-261, 2020, 978-2-9567407-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1996,51 +1996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2332,217 +2332,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches géophysiques, spatiales et architecturales à Roquelaure « La Sioutat » (Gers) : premiers résultats de la fouille de 2023</w:t>
+                <w:t xml:space="preserve">The use of raw earth in Iron Age architecture in temperate France: the example of the Southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.47-50</w:t>
+              <w:t xml:space="preserve">Archeopress Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386583v1</w:t>
+                <w:t xml:space="preserve">hal-04387246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of raw earth in Iron Age architecture in temperate France: the example of the Southwest</w:t>
+                <w:t xml:space="preserve">Approches géophysiques, spatiales et architecturales à Roquelaure « La Sioutat » (Gers) : premiers résultats de la fouille de 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeopress Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387246v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latrines chez les Ausci, de l’agglomération protohistorique de Roquelaure à la ville romaine d’Auch</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2993,239 +2993,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02282003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan de bois et contreventement oblique en Gaule à l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agglomération de hauteur de Roquelaure-La Sioutat (Gers). Les occupations antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74 (2), pp.19-41. </w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.35-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.2063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918442v1</w:t>
+                <w:t xml:space="preserve">hal-01911634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération de hauteur de Roquelaure-La Sioutat (Gers). Les occupations antiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan de bois et contreventement oblique en Gaule à l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, pp.35-122. </w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (2), pp.19-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aquit.2017.1501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911634v1</w:t>
+                <w:t xml:space="preserve">hal-01918442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un site exceptionnel au coeur de l’Aquitaine « ethnique » : l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; de La Sioutat à Roquelaure (Gers) : recherches 2011-2013</w:t>
               </w:r>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’actualité de l’AFEAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3565,1805 +3565,1805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du trou de poteau à la ville protohistorique : détection, caractérisation et méthodes d'étude de l'habitat de l'âge du Fer entre Garonne et Pyrénées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bois d'œuvre et urbanisation au Second âge du Fer et à l'époque romaine en Gaule : une dialectique complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde : Protohistoire en Nouvelle-Aquitaine « territoire et habitat gaulois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée étude : Approcher le métabolisme urbain par les sciences archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, MSH Lyon Saint-Etienne, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505807v1</w:t>
+                <w:t xml:space="preserve">hal-05505791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude technologique, tracéologique et structurelle des quais portuaires de l’agglomération romaine de Rezé/Ratiatum : le bois d’œuvre de l’avenue de Lattre de Tassigny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agglomération d’Esbérous à Eauze : contribution de la géophysique à la connaissance du chef-lieu des Elusates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le bois comme matériau dans la construction, journée d’étude dans le cadre de l’Axe 3 de la MOM "Le chantier dans la ville et la ville en chantier"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Baud; Damien Laisney; Anne Schmitt, Nov 2025, Maison de l'Orient et de la Méditerranée, Lyon, France</w:t>
+              <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505786v1</w:t>
+                <w:t xml:space="preserve">hal-05505761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible mais nécessaire ? Restituer l’architecture en terre et bois protohistorique</w:t>
+                <w:t xml:space="preserve">De la géophysique à l’étude architecturale et spatiale : les premiers résultats de la fouille de 2023 à Roquelaure « La Sioutat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Maltese</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessine-moi le passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère). 5èmes rencontres nord-sud de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Leroy-Langelin; Elisabeth Panloups, Oct 2025, Lille-Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505669v1</w:t>
+                <w:t xml:space="preserve">hal-05505753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agglomération d’Esbérous à Eauze : contribution de la géophysique à la connaissance du chef-lieu des Elusates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impossible mais nécessaire ? Restituer l’architecture en terre et bois protohistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
+              <w:t xml:space="preserve">Dessine-moi le passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère). 5èmes rencontres nord-sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Leroy-Langelin; Elisabeth Panloups, Oct 2025, Lille-Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505761v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géophysique à l’étude architecturale et spatiale : les premiers résultats de la fouille de 2023 à Roquelaure « La Sioutat »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La base de données collaborative OCCIDUNUM : structure, utilisation et devenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505753v1</w:t>
+                <w:t xml:space="preserve">hal-05505774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois d'œuvre et urbanisation au Second âge du Fer et à l'époque romaine en Gaule : une dialectique complexe</w:t>
+                <w:t xml:space="preserve">Pour une archéologie du bâti en bois protohistorique et antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée étude : Approcher le métabolisme urbain par les sciences archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, MSH Lyon Saint-Etienne, Lyon, France</w:t>
+              <w:t xml:space="preserve">À pied d’œuvre. 5ème congrès francophone d’histoire de la construction de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Fradier; Laura Girard; Nicolas Meynen; Nathalie Prat; Sandrine Victor, Jun 2025, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505791v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données collaborative OCCIDUNUM : structure, utilisation et devenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+                <w:t xml:space="preserve">L'agglomération artisanale laténienne de Saint-Gence (PCR en cours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pasquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
+              <w:t xml:space="preserve">Table-ronde : Protohistoire en Nouvelle-Aquitaine « territoire et habitat gaulois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SRA; CRIHAM; GEOLAB, May 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505774v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une archéologie du bâti en bois protohistorique et antique</w:t>
+                <w:t xml:space="preserve">Les gravures rupestres du Valcamonica : approche structurelle des représentations de construction en bois de l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À pied d’œuvre. 5ème congrès francophone d’histoire de la construction de Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Fradier; Laura Girard; Nicolas Meynen; Nathalie Prat; Sandrine Victor, Jun 2025, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">Conférence invitée de l'UMR 5140 ASM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505679v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agglomération artisanale laténienne de Saint-Gence (PCR en cours)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude technologique, tracéologique et structurelle des quais portuaires de l’agglomération romaine de Rezé/Ratiatum : le bois d’œuvre de l’avenue de Lattre de Tassigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde : Protohistoire en Nouvelle-Aquitaine « territoire et habitat gaulois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SRA; CRIHAM; GEOLAB, May 2025, Limoges, France</w:t>
+              <w:t xml:space="preserve">Le bois comme matériau dans la construction, journée d’étude dans le cadre de l’Axe 3 de la MOM "Le chantier dans la ville et la ville en chantier"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Baud; Damien Laisney; Anne Schmitt, Nov 2025, Maison de l'Orient et de la Méditerranée, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505800v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures rupestres du Valcamonica : approche structurelle des représentations de construction en bois de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du trou de poteau à la ville protohistorique : détection, caractérisation et méthodes d'étude de l'habitat de l'âge du Fer entre Garonne et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée de l'UMR 5140 ASM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Table-ronde : Protohistoire en Nouvelle-Aquitaine « territoire et habitat gaulois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505732v1</w:t>
+                <w:t xml:space="preserve">hal-05505807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la prospection géophysiques à l'étude de l'architecture et de l'organisation spatiale de l'agglomération de hauteur protohistorique et antique de Roquelaure</w:t>
+                <w:t xml:space="preserve">Architettura in terra e legno nell'Italia settentrionale durante l'antichità preromana (dal VII secolo a.C. alla conquista romana)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’archéologie protohistorique au prisme de la géophysique et du LiDAR. Recherches récentes, Journée d’étude commune du Défi-clé « Occidunum » et du Séminaire de Master « Protohistoire européenne » de l’UT2J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Yves Milcent; Philippe Gardes, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Incontro dell’Associazione Internazionale di Archeologia Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolò Squartini; Angela Trentacoste, Feb 2024, Koninklijk Nederlands Instituut de Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507894v1</w:t>
+                <w:t xml:space="preserve">hal-05507896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architettura in terra e legno nell'Italia settentrionale durante l'antichità preromana (dal VII secolo a.C. alla conquista romana)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches tracéologiques, technologiques et structurelles des bois gorgés d'eau : l’exemple du port antique de Rezé/Ratiatum (Loire-Atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incontro dell’Associazione Internazionale di Archeologia Classica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolò Squartini; Angela Trentacoste, Feb 2024, Koninklijk Nederlands Instituut de Rome, Italy</w:t>
+              <w:t xml:space="preserve">Table-ronde sur les méthodes d’étude du bois dans les constructions protohistoriques et antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Clément; Andrea Fochesato; Sandra Zanella, Feb 2024, Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507896v1</w:t>
+                <w:t xml:space="preserve">hal-05505818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches tracéologiques, technologiques et structurelles des bois gorgés d'eau : l’exemple du port antique de Rezé/Ratiatum (Loire-Atlantique)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des vestiges de terre à bâtir à l'étude des charpentes de l’âge du Fer et de leur remplissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde sur les méthodes d’étude du bois dans les constructions protohistoriques et antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamin Clément; Andrea Fochesato; Sandra Zanella, Feb 2024, Bibracte, Glux-en-Glenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505818v1</w:t>
+                <w:t xml:space="preserve">hal-05505826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges de terre à bâtir à l'étude des charpentes de l’âge du Fer et de leur remplissage</w:t>
+                <w:t xml:space="preserve">Apports de la prospection géophysiques à l'étude de l'architecture et de l'organisation spatiale de l'agglomération de hauteur protohistorique et antique de Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde sur les méthodes d’étude du bois dans les constructions protohistoriques et antiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Clément; Andrea Fochesato; Sandra Zanella, Feb 2024, Bibracte, Glux-en-Glenne, France</w:t>
+              <w:t xml:space="preserve">L’archéologie protohistorique au prisme de la géophysique et du LiDAR. Recherches récentes, Journée d’étude commune du Défi-clé « Occidunum » et du Séminaire de Master « Protohistoire européenne » de l’UT2J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Yves Milcent; Philippe Gardes, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505826v1</w:t>
+                <w:t xml:space="preserve">hal-05507894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre à bâtir et constructions en bois à l’âge du Fer : du sud-ouest de la France à l'Europe occidentale</w:t>
+                <w:t xml:space="preserve">Timber framing architecture (pan de bois) in Gaul during the late Iron Age: recent research on a little-known architectural tradition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construire en terre 3. De la méthode à la pratique : la construction en terre et bois, séminaire de recherche du Master Arts, Sociétés et environnements de la Préhistoire et de la Protohistoire : Europe, Afrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Baudoin, Apr 2023, Université Toulouse Jean - Jaurès, France</w:t>
+              <w:t xml:space="preserve">Terra, legno e materiali deperibili nell’architettura antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caterina Previato; Jacopo Bonetto, Jun 2021, Padoue, Italy. pp.131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507904v1</w:t>
+                <w:t xml:space="preserve">hal-04372817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber framing architecture (pan de bois) in Gaul during the late Iron Age: recent research on a little-known architectural tradition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agglomérations protohistoriques de Roquelaure La Sioutat et Le Castéra à Labastide-Monréjeau : retour de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fochesato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra, legno e materiali deperibili nell’architettura antica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Caterina Previato; Jacopo Bonetto, Jun 2021, Padoue, Italy. pp.131-148</w:t>
+              <w:t xml:space="preserve">Retour de fouilles du laboratoire TRACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372817v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations protohistoriques de Roquelaure La Sioutat et Le Castéra à Labastide-Monréjeau : retour de fouilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terre à bâtir et constructions en bois à l’âge du Fer : du sud-ouest de la France à l'Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour de fouilles du laboratoire TRACES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Construire en terre 3. De la méthode à la pratique : la construction en terre et bois, séminaire de recherche du Master Arts, Sociétés et environnements de la Préhistoire et de la Protohistoire : Europe, Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Baudoin, Apr 2023, Université Toulouse Jean - Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507898v1</w:t>
+                <w:t xml:space="preserve">hal-05507904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des charpentiers au Second âge du Fer en Gaule ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timber framing architecture (pan de bois) in Transalpine Gaul during the secon Iron Age: recent research on a little-known architectural tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés, Rencontres internationales de l’INHA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paul Bacoup; Juliette Taieb, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Terra, legno e materiali deperibili nell’architettura antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384893v1</w:t>
+                <w:t xml:space="preserve">hal-03610371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation and architectural adaptations: timber economy and spatial management in the inner Gaul agglomerations from the 3rd to the 1st century BC</w:t>
+                <w:t xml:space="preserve">Camuniens et archéologues au Valcamonica : regards croisés sur l’architecture protohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptability and resilience in Metal Age societies: how do populations respond to change ?, 7e Rencontres Doctorales de l’École européenne de Protohistoire de Bibracte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Dumont; Jessica Keil; Anaïs Lachambre; Pascual Perdiguero; Lizzie Scholtus; Valérie Taillandier, Mar 2021, Glux-en-Glenne (Bibracte), France</w:t>
+              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École européenne de Protohistoire de Bibracte, Mar 2018, Glux-en-Glenne, France. pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384904v1</w:t>
+                <w:t xml:space="preserve">hal-01988092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camuniens et archéologues au Valcamonica : regards croisés sur l’architecture protohistorique</w:t>
+                <w:t xml:space="preserve">Urbanisation and architectural adaptations: timber economy and spatial management in the inner Gaul agglomerations from the 3rd to the 1st century BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École européenne de Protohistoire de Bibracte, Mar 2018, Glux-en-Glenne, France. pp.79-85</w:t>
+              <w:t xml:space="preserve">Adaptability and resilience in Metal Age societies: how do populations respond to change ?, 7e Rencontres Doctorales de l’École européenne de Protohistoire de Bibracte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Dumont; Jessica Keil; Anaïs Lachambre; Pascual Perdiguero; Lizzie Scholtus; Valérie Taillandier, Mar 2021, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988092v1</w:t>
+                <w:t xml:space="preserve">hal-04384904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber framing architecture (pan de bois) in Transalpine Gaul during the secon Iron Age: recent research on a little-known architectural tradition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des charpentiers au Second âge du Fer en Gaule ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra, legno e materiali deperibili nell’architettura antica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Journées Bois. Échanges interdisciplinaires sur le bois et les sociétés, Rencontres internationales de l’INHA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Bacoup; Juliette Taieb, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610371v1</w:t>
+                <w:t xml:space="preserve">hal-04384893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la Garonne aux Pyrénées – Identité(s) culturelle(s) du sud-ouest de la France au second âge du Fer</w:t>
               </w:r>
@@ -5375,77 +5375,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unité et diversité du monde celtique : 42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -5483,562 +5483,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repenser l’architecture des Gaulois : des vieux préjugés aux recherches récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+              <w:t xml:space="preserve">Conférence invitée en lien avec le 44e colloque international de l’UMR 8164 Halma – Méthodologie et interprétation des habitats. Approches multiscalaires des types et formes d’occupation du territoire dans l’Europe de l’ouest de la fin du Néolithique à La Tène ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Leroy-Langelin; Yann Lorin, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548015v1</w:t>
+                <w:t xml:space="preserve">hal-05505835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture en bois et triangulation durant la Protohistoire : méthodes d’identification, bilan actualisé et perspectives interprétatives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie-Anne Auxerre-Géron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (XVIe av. J.-C. – IIe ap. J.-C.). Grèce, Italie, Europe occidentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988071v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’architecture des Gaulois : des vieux préjugés aux recherches récentes</w:t>
+                <w:t xml:space="preserve">Architecture en bois et triangulation durant la Protohistoire : méthodes d’identification, bilan actualisé et perspectives interprétatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence invitée en lien avec le 44e colloque international de l’UMR 8164 Halma – Méthodologie et interprétation des habitats. Approches multiscalaires des types et formes d’occupation du territoire dans l’Europe de l’ouest de la fin du Néolithique à La Tène ancienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bois et architecture dans la Protohistoire et l’Antiquité (XVIe av. J.-C. – IIe ap. J.-C.). Grèce, Italie, Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Lamouille; Pierre Péfau; Sylvie-Rougier Blanc, Apr 2018, Toulouse, France. pp.201-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.17586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505835v1</w:t>
+                <w:t xml:space="preserve">hal-01988071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les établissements de hauteur fortifiés en France (XXII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-I&amp;lt;sup&amp;gt;er&amp;lt;/sup&amp;gt; s. av. J.-C.) : esquisse d’un état de l’art</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« FORTIPOLIS » : nouvelles recherches sur l’habitat fortifié protohistorique dans le sud-ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Couderc</w:t>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces fortifiés à l’âge du Fer en Europe. 43e colloque international de l’Association française pour l’étude de l’âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2019, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547987v1</w:t>
+                <w:t xml:space="preserve">hal-02548015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unexpected complexity for the architecture of European Iron Age: the buildings of Valcamonica (Italy)</w:t>
+                <w:t xml:space="preserve">La construction en terre et bois dans le sud-ouest de la France à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists, Reflecting futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAA - Sabrina Saves et Niels Haue, Sep 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Terre crue : constructions en torchis et autres techniques de garnissage et de finition.4émes Echanges transdisciplinaires sur les constructions en terre crue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lattes, France. pp.191-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988061v1</w:t>
+                <w:t xml:space="preserve">hal-01988104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction en terre et bois dans le sud-ouest de la France à l’âge du Fer</w:t>
+                <w:t xml:space="preserve">An unexpected complexity for the architecture of European Iron Age: the buildings of Valcamonica (Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terre crue : constructions en torchis et autres techniques de garnissage et de finition.4émes Echanges transdisciplinaires sur les constructions en terre crue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lattes, France. pp.191-203</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists, Reflecting futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAA - Sabrina Saves et Niels Haue, Sep 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988104v1</w:t>
+                <w:t xml:space="preserve">hal-01988061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures protohistoriques en Midi-Pyrénées : bilan de 15 années de recherche sur la fin de l’âge du Fer</w:t>
               </w:r>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6438,325 +6438,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude tracéologique, technologique et structurelle du bois d’oeuvre de Rezé, in Hervé-Monteil M.-L. (dir.), Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau..., Rapport final d’opération préventive</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand Ouest. 2025, p. 511-598</w:t>
+                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507835v1</w:t>
+                <w:t xml:space="preserve">hal-05505914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau...</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pasquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eveha; Archeodunum; Inrap; CNRS; Université Bordeaux Montaigne; Université Clermont Auvergne; Université de Limoges; Université de Poitiers; Université Toulouse Jean Jaurès; Université Babes-Bolyai. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05505914v1</w:t>
+                <w:t xml:space="preserve">hal-05499336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet collectif de recherche, Agglomération laténienne de Saint-Gence (Haute-Vienne, Nouvelle Aquitaine). Rapport de fin de probatoire, activité 2025 et projet 2026-2028</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude tracéologique, technologique et structurelle du bois d’oeuvre de Rezé, in Hervé-Monteil M.-L. (dir.), Avenue de Lattre-de-Tassigny. Une occupation les pieds dans l’eau..., Rapport final d’opération préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Eveha; Archeodunum; Inrap; CNRS; Université Bordeaux Montaigne; Université Clermont Auvergne; Université de Limoges; Université de Poitiers; Université Toulouse Jean Jaurès; Université Babes-Bolyai. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2025, p. 511-598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499336v1</w:t>
+                <w:t xml:space="preserve">hal-05507835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche triennal 2023-2025 : La Confluence Saône-Doubs à l’âge du Fer (VIe s. av. au Ier ap. J.-C.), rapport intermédiaire 2023.</w:t>
               </w:r>
@@ -6781,51 +6781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Belhade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6858,757 +6858,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des fragments de torchis cuits (13 quater rue Augusta, Auch), in Lotti P. (dir.), Auch (Gers), 13 quater rue Augusta, Rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Étude architecturale des fragments de torchis cuits du sanctuaire laténien de La Peyrouse (Dordogne), in Hiriart E. (dir.), La Peyrouse – Fouille de 2023, Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand-Sud-Ouest. 2023, vol. 1, p. 609-613</w:t>
+              <w:t xml:space="preserve">Archéosciences Bordeaux. 2023, vol. 1, p. 647-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507857v1</w:t>
+                <w:t xml:space="preserve">hal-05507890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment 2, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Le bâtiment en matériaux périssables : synthèse architecturale, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol.1, p. 97-103</w:t>
+              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol. 1, p. 303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507821v1</w:t>
+                <w:t xml:space="preserve">hal-05507813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment en matériaux périssables : synthèse architecturale, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Le bâtiment 2, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol. 1, p. 303-314</w:t>
+              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol.1, p. 97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507813v1</w:t>
+                <w:t xml:space="preserve">hal-05507821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude architecturale des fragments de torchis cuits du sanctuaire laténien de La Peyrouse (Dordogne), in Hiriart E. (dir.), La Peyrouse – Fouille de 2023, Rapport de fouille programmée</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Archéosciences Bordeaux. 2023, vol. 1, p. 647-671</w:t>
+                <w:t xml:space="preserve">Cahors - 217 avenue André Breton, AP-206.1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Archéologie Occitanie. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507890v1</w:t>
+                <w:t xml:space="preserve">hal-05505884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cahors - 217 avenue André Breton, AP-206.1</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note sur les éléments de torchis sur clayonnage issus des fouilles anciennes de Bragny-sur-Saône “Sous Moussières” (Saône-et-Loire), in Dubreucq E., Thivet M. et al., PCR La confluence Saône-Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier siècle de notre ère), Rapport annuel de PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6249 Chrono-environnement. 2023, p. 47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05505884v1</w:t>
+                <w:t xml:space="preserve">hal-05507880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2023 (3e année)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chevillot</w:t>
+                <w:t xml:space="preserve">Stéphane Augry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+                <w:t xml:space="preserve">Simon Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t>
+              <w:t xml:space="preserve">Institut national de recherches archéologiques préventives. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04725259v1</w:t>
+                <w:t xml:space="preserve">hal-04356649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur les éléments de torchis sur clayonnage issus des fouilles anciennes de Bragny-sur-Saône “Sous Moussières” (Saône-et-Loire), in Dubreucq E., Thivet M. et al., PCR La confluence Saône-Doubs à l'âge du Fer (VIe s. av. J.-C. au Ier siècle de notre ère), Rapport annuel de PCR</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">UMR 6249 Chrono-environnement. 2023, p. 47-53</w:t>
+                <w:t xml:space="preserve">Le Projet Collectif de Recherche La Peyrouse (Saint-Félix-de-Villadeix, Dordogne), Rapport intermédiaire 2023 (3e année)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin-Robert--Dejeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argitxu Beyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional de l'Archéologie Nouvelle Aquitaine. 2023, pp.1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507880v1</w:t>
+                <w:t xml:space="preserve">hal-04725259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles). Rapport final d'opération</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude xylologique et architecturale des bois gorgés d’eau du port médiéval de Tamont-Saint-Hilaire, in Augry St. (dir.), Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles), Rapport final d’opération préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand Ouest. 2023, vol.2, p. 393-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bertaud</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04356649v1</w:t>
+                <w:t xml:space="preserve">hal-05507844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude xylologique et architecturale des bois gorgés d’eau du port médiéval de Tamont-Saint-Hilaire, in Augry St. (dir.), Siège de la communauté de communes Vendée Grand Littoral » Genèse et évolutions des aménagements portuaires du bourg castral (11e-17e siècles), Rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Étude des fragments de torchis cuits (13 quater rue Augusta, Auch), in Lotti P. (dir.), Auch (Gers), 13 quater rue Augusta, Rapport final d’opération préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand Ouest. 2023, vol.2, p. 393-505</w:t>
+              <w:t xml:space="preserve">Inrap Grand-Sud-Ouest. 2023, vol. 1, p. 609-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507844v1</w:t>
+                <w:t xml:space="preserve">hal-05507857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sioutat : Roquelaure 2021</w:t>
               </w:r>
@@ -7633,51 +7633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,51 +8212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8285,475 +8285,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des fragments de torchis cuits associés au bâtiment BAT14 (9bis chemin de La Planho, Vieille-Toulouse), in Robert J. (dir.), 9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne, Rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Des adobes à Vieille-Toulouse ? (9bis chemin de La Planho, Vieille-Toulouse), in Robert J. (dir.), 9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne, Rapport final d’opération préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hadès. 2019, p. 332-336</w:t>
+              <w:t xml:space="preserve">Hadès. 2019, p. 336-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507871v1</w:t>
+                <w:t xml:space="preserve">hal-05507870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des adobes à Vieille-Toulouse ? (9bis chemin de La Planho, Vieille-Toulouse), in Robert J. (dir.), 9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne, Rapport final d’opération préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Sioutat : Roquelaure 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hadès. 2019, p. 336-337</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA OCCITANIE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507870v1</w:t>
+                <w:t xml:space="preserve">hal-04386535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sioutat : Roquelaure 2018</w:t>
+                <w:t xml:space="preserve">44 avenue de Toulouse, Carbonne, Haute-Garonne, Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Nouvel</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">SRA OCCITANIE. 2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386535v1</w:t>
+                <w:t xml:space="preserve">hal-04386538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">44 avenue de Toulouse, Carbonne, Haute-Garonne, Occitanie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Denysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dieulafait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HADES Bureau d'investigations archéologiques; SRA Occitanie. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04386538v1</w:t>
+                <w:t xml:space="preserve">hal-04386685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des fragments de torchis cuits associés au bâtiment BAT14 (9bis chemin de La Planho, Vieille-Toulouse), in Robert J. (dir.), 9 bis chemin de la Planho. Vieille-Toulouse. Haute-Garonne, Rapport final d’opération préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hadès. 2019, p. 332-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Bos</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04386685v1</w:t>
+                <w:t xml:space="preserve">hal-05507871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
@@ -8791,51 +8791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8855,682 +8855,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Péfau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; SRA Occitanie. 2018, 628 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097635v1</w:t>
+                <w:t xml:space="preserve">hal-02014838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moret</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02014838v1</w:t>
+                <w:t xml:space="preserve">hal-02097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
+                <w:t xml:space="preserve">ArchéLèze. Rapport de sondages Malsang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Ufkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées; Traces. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02097653v1</w:t>
+                <w:t xml:space="preserve">hal-02012789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eneko Hiriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchéLèze. Rapport de sondages Malsang</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Troy</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02012789v1</w:t>
+                <w:t xml:space="preserve">hal-02097653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments de terre brûlée, in Lotti P. (dir.), Midi-Pyrénées, Gers, Auch. 10 rue Augusta, Rapport final d’opération préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10 rue Augusta. Midi-Pyrénées, Gers, Auch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand-Sud-Ouest. 2016, p. 57-63</w:t>
+              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507875v1</w:t>
+                <w:t xml:space="preserve">hal-04386692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
               </w:r>
@@ -9628,141 +9680,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 rue Augusta. Midi-Pyrénées, Gers, Auch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les éléments de terre brûlée, in Lotti P. (dir.), Midi-Pyrénées, Gers, Auch. 10 rue Augusta, Rapport final d’opération préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2016</w:t>
+              <w:t xml:space="preserve">Inrap Grand-Sud-Ouest. 2016, p. 57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386692v1</w:t>
+                <w:t xml:space="preserve">hal-05507875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
@@ -10176,51 +10176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81F0103E"/>
+    <w:nsid w:val="CA0FD2C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10324,51 +10324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48FD2616"/>
+    <w:nsid w:val="42A74088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10472,51 +10472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="124B9FE6"/>
+    <w:nsid w:val="6B4E96E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10709,51 +10709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pefau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1861-619X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4852/architectures-de-l-age-du-fer-en-europe-occidentale-et-centrale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaschy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918442v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505807v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505669v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maltese" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505774v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505800v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507894v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507904v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372817v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507898v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988092v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610371v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507857v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507813v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507880v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507871v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386535v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ufkes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Troy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pefau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1861-619X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4852/architectures-de-l-age-du-fer-en-europe-occidentale-et-centrale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaschy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maltese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ufkes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Troy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>