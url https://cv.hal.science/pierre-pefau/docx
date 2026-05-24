--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1099,337 +1099,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La première agglomération de Roquelaure-La Sioutat</w:t>
+                <w:t xml:space="preserve">Roquelaure : du faste à la chute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardes; Fabien Ferrer-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ausques aux Auscitains (600 avant – 600 de notre ère). 15 ans d’archéologie urbaine en pays d’Auch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius éditions, pp.25-27, 2021, 978-2-35613-394-6</w:t>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.47-51, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384723v1</w:t>
+                <w:t xml:space="preserve">hal-04384820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardes; Fabien Ferrer-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ausques aux Auscitains (600 avant – 600 de notre ère). 15 ans d’archéologie urbaine en pays d’Auch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, pp.28-30, 2021, 978-2-35613-394-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure : du faste à la chute</w:t>
+                <w:t xml:space="preserve">La première agglomération de Roquelaure-La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Gardes; Fabien Ferrer-Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des Ausques aux Auscitains (600 avant – 600 de notre ère). 15 ans d’archéologie urbaine en pays d’Auch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ausonius éditions, pp.47-51, 2021</w:t>
+              <w:t xml:space="preserve">, Ausonius éditions, pp.25-27, 2021, 978-2-35613-394-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384820v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure-La Sioutat, centre de pouvoir ?</w:t>
               </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2332,217 +2332,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of raw earth in Iron Age architecture in temperate France: the example of the Southwest</w:t>
+                <w:t xml:space="preserve">Approches géophysiques, spatiales et architecturales à Roquelaure « La Sioutat » (Gers) : premiers résultats de la fouille de 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeopress Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387246v1</w:t>
+                <w:t xml:space="preserve">hal-04386583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches géophysiques, spatiales et architecturales à Roquelaure « La Sioutat » (Gers) : premiers résultats de la fouille de 2023</w:t>
+                <w:t xml:space="preserve">The use of raw earth in Iron Age architecture in temperate France: the example of the Southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.47-50</w:t>
+              <w:t xml:space="preserve">Archeopress Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386583v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latrines chez les Ausci, de l’agglomération protohistorique de Roquelaure à la ville romaine d’Auch</w:t>
               </w:r>
@@ -2813,51 +2813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,51 +3051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Dreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33, pp.35-122. </w:t>
@@ -3362,623 +3362,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géophysique et archéologie. Résultats d'une opération combinée menée sur l'agglomération protohistorique d’Esbérous à Eauze (Gers)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les gravures rupestres du Valcamonica : approche structurelle des représentations de construction en bois de l’âge du Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Xompero</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Epaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’actualité de l’AFEAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Paris ENS Ulm, France</w:t>
+              <w:t xml:space="preserve">Les petits-déjeuners de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Maison de l'Orient et de la Méditerranée, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505739v1</w:t>
+                <w:t xml:space="preserve">hal-05505743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les gravures rupestres du Valcamonica : approche structurelle des représentations de construction en bois de l’âge du Fer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géophysique et archéologie. Résultats d'une opération combinée menée sur l'agglomération protohistorique d’Esbérous à Eauze (Gers)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Epaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les petits-déjeuners de la MOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Maison de l'Orient et de la Méditerranée, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’actualité de l’AFEAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Paris ENS Ulm, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505743v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bois d'œuvre et urbanisation au Second âge du Fer et à l'époque romaine en Gaule : une dialectique complexe</w:t>
+                <w:t xml:space="preserve">Impossible mais nécessaire ? Restituer l’architecture en terre et bois protohistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée étude : Approcher le métabolisme urbain par les sciences archéologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, MSH Lyon Saint-Etienne, Lyon, France</w:t>
+              <w:t xml:space="preserve">Dessine-moi le passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère). 5èmes rencontres nord-sud de Préhistoire récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Leroy-Langelin; Elisabeth Panloups, Oct 2025, Lille-Tourcoing, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505791v1</w:t>
+                <w:t xml:space="preserve">hal-05505669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agglomération d’Esbérous à Eauze : contribution de la géophysique à la connaissance du chef-lieu des Elusates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la géophysique à l’étude architecturale et spatiale : les premiers résultats de la fouille de 2023 à Roquelaure « La Sioutat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oppida et premières agglomérations d’Occitanie. De la révélation archéologique à la valorisation culturelle, Table-ronde du Défi Clé OCCIDUNUM, Sciences du Passé (2022-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexandre Beylier; Philippe Gardes, Dec 2025, Lattes, musée archeologique Henri Prades, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible mais nécessaire ? Restituer l’architecture en terre et bois protohistorique</w:t>
+                <w:t xml:space="preserve">Bois d'œuvre et urbanisation au Second âge du Fer et à l'époque romaine en Gaule : une dialectique complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Maltese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessine-moi le passé ! De l’étude scientifique à la production d’images du Mésolithique à l’âge du Bronze (Xe-Ier millénaires avant notre ère). 5èmes rencontres nord-sud de Préhistoire récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuelle Leroy-Langelin; Elisabeth Panloups, Oct 2025, Lille-Tourcoing, France</w:t>
+              <w:t xml:space="preserve">Journée étude : Approcher le métabolisme urbain par les sciences archéologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, MSH Lyon Saint-Etienne, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505669v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données collaborative OCCIDUNUM : structure, utilisation et devenir</w:t>
               </w:r>
@@ -4732,77 +4732,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Xompero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie protohistorique au prisme de la géophysique et du LiDAR. Recherches récentes, Journée d’étude commune du Défi-clé « Occidunum » et du Séminaire de Master « Protohistoire européenne » de l’UT2J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre-Yves Milcent; Philippe Gardes, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5054,247 +5054,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timber framing architecture (pan de bois) in Transalpine Gaul during the secon Iron Age: recent research on a little-known architectural tradition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camuniens et archéologues au Valcamonica : regards croisés sur l’architecture protohistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra, legno e materiali deperibili nell’architettura antica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École européenne de Protohistoire de Bibracte, Mar 2018, Glux-en-Glenne, France. pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610371v1</w:t>
+                <w:t xml:space="preserve">hal-01988092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camuniens et archéologues au Valcamonica : regards croisés sur l’architecture protohistorique</w:t>
+                <w:t xml:space="preserve">Urbanisation and architectural adaptations: timber economy and spatial management in the inner Gaul agglomerations from the 3rd to the 1st century BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter et se représenter (à) la Protohistoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École européenne de Protohistoire de Bibracte, Mar 2018, Glux-en-Glenne, France. pp.79-85</w:t>
+              <w:t xml:space="preserve">Adaptability and resilience in Metal Age societies: how do populations respond to change ?, 7e Rencontres Doctorales de l’École européenne de Protohistoire de Bibracte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léonard Dumont; Jessica Keil; Anaïs Lachambre; Pascual Perdiguero; Lizzie Scholtus; Valérie Taillandier, Mar 2021, Glux-en-Glenne (Bibracte), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988092v1</w:t>
+                <w:t xml:space="preserve">hal-04384904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation and architectural adaptations: timber economy and spatial management in the inner Gaul agglomerations from the 3rd to the 1st century BC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timber framing architecture (pan de bois) in Transalpine Gaul during the secon Iron Age: recent research on a little-known architectural tradition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptability and resilience in Metal Age societies: how do populations respond to change ?, 7e Rencontres Doctorales de l’École européenne de Protohistoire de Bibracte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Léonard Dumont; Jessica Keil; Anaïs Lachambre; Pascual Perdiguero; Lizzie Scholtus; Valérie Taillandier, Mar 2021, Glux-en-Glenne (Bibracte), France</w:t>
+              <w:t xml:space="preserve">Terra, legno e materiali deperibili nell’architettura antica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384904v1</w:t>
+                <w:t xml:space="preserve">hal-03610371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des charpentiers au Second âge du Fer en Gaule ?</w:t>
               </w:r>
@@ -6858,213 +6858,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude architecturale des fragments de torchis cuits du sanctuaire laténien de La Peyrouse (Dordogne), in Hiriart E. (dir.), La Peyrouse – Fouille de 2023, Rapport de fouille programmée</w:t>
+                <w:t xml:space="preserve">Le bâtiment en matériaux périssables : synthèse architecturale, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Archéosciences Bordeaux. 2023, vol. 1, p. 647-671</w:t>
+              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol. 1, p. 303-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507890v1</w:t>
+                <w:t xml:space="preserve">hal-05507813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment en matériaux périssables : synthèse architecturale, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Le bâtiment 2, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol. 1, p. 303-314</w:t>
+              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol.1, p. 97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507813v1</w:t>
+                <w:t xml:space="preserve">hal-05507821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bâtiment 2, in Clamens G. (dir.), Cahors - 217 avenue André Breton, AP-206.1, rapport final d’opération préventive</w:t>
+                <w:t xml:space="preserve">Étude architecturale des fragments de torchis cuits du sanctuaire laténien de La Peyrouse (Dordogne), in Hiriart E. (dir.), La Peyrouse – Fouille de 2023, Rapport de fouille programmée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service archéologique du Département du Lot. 2023, vol.1, p. 97-103</w:t>
+              <w:t xml:space="preserve">Archéosciences Bordeaux. 2023, vol. 1, p. 647-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05507821v1</w:t>
+                <w:t xml:space="preserve">hal-05507890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahors - 217 avenue André Breton, AP-206.1</w:t>
               </w:r>
@@ -7633,51 +7633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8081,51 +8081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ramis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8212,51 +8212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8379,51 +8379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Maguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8791,51 +8791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8855,914 +8855,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02097609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Moret</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Maguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; SRA Occitanie. 2018, 628 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014838v1</w:t>
+                <w:t xml:space="preserve">hal-02097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
+                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Péfau</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Indino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Occitanie. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle Aquitaine; SRA Occitanie. 2018, 628 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097635v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchéLèze. Rapport de sondages Malsang</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées; Traces. 2017</w:t>
+                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Dreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Adroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012789v1</w:t>
+                <w:t xml:space="preserve">hal-02014388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eneko Hiriart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Péfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014388v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardes</w:t>
+                <w:t xml:space="preserve">ArchéLèze. Rapport de sondages Malsang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie d'Occitanie. 2017</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Ufkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Troy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées; Traces. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097653v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 rue Augusta. Midi-Pyrénées, Gers, Auch</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les éléments de terre brûlée, in Lotti P. (dir.), Midi-Pyrénées, Gers, Auch. 10 rue Augusta, Rapport final d’opération préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2016</w:t>
+              <w:t xml:space="preserve">Inrap Grand-Sud-Ouest. 2016, p. 57-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386692v1</w:t>
+                <w:t xml:space="preserve">hal-05507875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10 rue Augusta. Midi-Pyrénées, Gers, Auch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denysiak Anaïs</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GSO; SRA Occitanie. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01966972v1</w:t>
+                <w:t xml:space="preserve">hal-04386692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les éléments de terre brûlée, in Lotti P. (dir.), Midi-Pyrénées, Gers, Auch. 10 rue Augusta, Rapport final d’opération préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Coiquaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denysiak Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Péfau</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap Grand-Sud-Ouest. 2016, p. 57-63</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Archéologie Midi-Pyrénées. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507875v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roquelaure (Gers). La Sioutat</w:t>
               </w:r>
@@ -9800,51 +9800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Coiquaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denysiak Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Midi-Pyrénées. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10176,51 +10176,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA0FD2C0"/>
+    <w:nsid w:val="0740B31B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10324,51 +10324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42A74088"/>
+    <w:nsid w:val="94A79353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10472,51 +10472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B4E96E0"/>
+    <w:nsid w:val="B9AAF90F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10709,51 +10709,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pefau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1861-619X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4852/architectures-de-l-age-du-fer-en-europe-occidentale-et-centrale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaschy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505743v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505753v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maltese" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610371v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384904v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507813v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507821v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012789v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ufkes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Troy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507875v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pefau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1861-619X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/237275201" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281998v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamouille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rougier Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17097" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Peinetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_46801/congres-prehistoriques-de-france.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diosono" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Botreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchit&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Soler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384723v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Maguy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384812v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260805v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rivaud-Labarre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couderc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie-Anne Auxerre-G&#233;ron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03262150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414252v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895175v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gruat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/4852/architectures-de-l-age-du-fer-en-europe-occidentale-et-centrale" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505699v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaschy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Xompero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387246v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Labarthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282427v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2020.1239" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.17586" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911634v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2017.1501" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918442v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2063" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282604v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lemaire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Beau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Coiquaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Denysiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505739v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Maltese" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505774v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505800v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pasquel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507896v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505826v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fochesato" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988092v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384904v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03219298v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Indino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Requi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505914v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Klinger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arthuis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507835v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696791v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Belhade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507813v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507821v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507890v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356649v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725259v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chevillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin-Robert--Dejeans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argitxu Beyrie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507868v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nillesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386572v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ramis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arrighi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386685v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Robert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014838v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097653v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Ufkes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Troy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507875v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01966972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denysiak Ana&#239;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097701v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505710v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>