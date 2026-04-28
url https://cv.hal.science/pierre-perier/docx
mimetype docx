--- v0 (2026-03-29)
+++ v1 (2026-04-28)
@@ -175,112 +175,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les parents et l’école : un rapprochement ambivalent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.67-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ethnicisation des parents à l’école : assignations identitaires et logiques d’action des mères immigrées de milieux populaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Riban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.297-314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de l’attractivité et le problème de l’attrition des enseignants dans quatre pays francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Wentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 94, pp.77 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ries.14621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parents et école : une relation ambivalente et inégalitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Notes du conseil scientifique de la FCPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (20), pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école de la classe à la maison : la continuité pédagogique en contexte de pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.141-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethnicisation des parents à l’école : assignations identitaires et logiques d’action de mères immigrées de milieux populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Riban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -296,2483 +633,2146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55, pp.141-156</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attractivité des métiers de l’enseignement en France (et ailleurs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprendre et enseigner aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.37-42</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentiment de reconnaissance et rapport au métier des enseignants du secondaire. Approche typologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pierre Périer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enseignants et la reconnaissance professionnelle : enjeux, construction, expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 48 (2), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.048.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Louis Levasseur</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la Reconnaissance comme support de revendications syndicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Wentzel</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dupriez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 48 (2), pp.97-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.048.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parents migrants et le dispositif « Ouvrir l’école aux parents pour la réussite des enfants » : réappropriation et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (185), pp.207-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parents migrants et l’école : un défi pour la coéducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (166), pp.115-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions et construction de la reconnaissance chez les enseignants du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...19 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ries.14621⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Urbanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les enseignants : panorama, carrières et représentations du métier, 101, pp. 299-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ef-101-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, pp.67-78</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimensions et construction de la reconnaissance chez les enseignants du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maleyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Urbanski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; formations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.299-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sentiment de reconnaissance et rapport au métier des enseignants du secondaire. Approche typologique</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coéducation en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;crise&amp;quot; de recrutement des enseignants : une mise en perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°163 (3), https://www.cairn.info/revue-administration-et-education-2019-3-page-65.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.163.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payet J.-P. (2017). Ecole et familles. Une approche sociologique, Wommelgen, De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.118-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrère, A. (2018). Les malaises enseignants. Paris, A. Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 48, pp.41-59</w:t>
+              <w:t xml:space="preserve">, 2018, pp.235-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Guibert</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précarité familiale aux portes de l’école : quelles frontières invisibles entre parents et enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de l'éducation familiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (44), pp.25-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir enseignant du premier ou du second degré ? Intérêts et incertitudes des étudiants de la démocratisation scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.47-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.3349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l'école éloigne les parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fenêtre sur Cour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal du Snuipp-FSU, 450, https://www.snuipp.fr/publications/fsc_hs_sua_publications/250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école face à la diversité des familles. De la distance à la reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Envie d’école. Journal des rééducateurs de l’Éducation nationale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, juin-juillet (91), pp.14-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopérer avec les parents, les meilleures intentions ne suffisent pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Revue Pédagogique de l'Office central de la coopération à l'école, mars-avril (257), pp.12-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces et seuils dans les relations entre les parents et l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les familles immigrées aux marges de l’école. Dépendance et mobilisation des parents dan e contexte d’un quartier populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16, pp.229-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S'orienter vers les métiers de l'enseignement : déterminants socio-scolaires et choix des étudiant.e.s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.423-447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'imaginaire à la réalité du départ en vacances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le départ en vacances. Définitions, enjeux et expériences, 1, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dürler, H. (2015). L'autonomie obligatoire. Rennes, PUR (coll. &amp;quot;paideia&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.196-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant entre deux mondes : disqualification parentale et autonomisation scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences de l'éducation pour l'ère nouvelle : revue internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.105-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partenariat avec les parents : paradoxes et inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 520, pp.43-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre scolaire dans la classe : une négociation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.81-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques principes de justice dans les rapports entre les parents et l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.85-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00856394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’orientation en fin de 3ème dans quatre collèges publics et privés : une analyse contextuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.413-438</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...1708 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190454v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00856394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classe des débuts et ses épreuves. Prolégomènes au processus de professionnalisation</w:t>
               </w:r>
@@ -3953,510 +3953,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité et précarité des familles : un défi pour l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. De l'intégration à l'inclusion scolaire : une école inclusive pour une société équitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haute Ecole Pédagogique, Apr 2017, Saint-Maurice, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de populations &amp;quot;en marge&amp;quot; : l'exemple d'une recherche sur les rapports parents/école dans un quartier prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée transversale Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Rennes 2, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de l'enseignement au prisme des enjeux de formation. Représentations et postures des étudiants de licence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres internationales du REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherche en éducation et formation; CNAM, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution scolaire face à la diversité des familles : représentations, orientations et angles morts. Symposium : Comment l'Ecole française (re)construit la diversité ethno-raciale de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque inetrnational Corte. Diversité culturelle et citoyenneté : enjeux éducatifs à l'heure de la globalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Haute Ecole Pédagogique, Apr 2017, Saint-Maurice, Suisse</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premier ou second degré ? Analyse comparative des dispositions et motivations à devenir enseignant. Symposium : Comment se construisent en France les identités et pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation, 2016, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Actualité de la Recherche en Éducation et en Formation, 2016, Mons, Belgique</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération entre les parents et l'école : les ambivalences d'une politique dans un quartier en &amp;quot;réussite éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et ressources de la socialisation professionnelle des professeurs débutants du secondaire. Symposium : Conditions du devenir enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Condition(s) enseignante(s), Conditions pour enseigner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 2, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382275v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02382267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5530,186 +5530,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le métier d'enseignant, entre professionnalisation et individualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Rey; Hélène Buisson-Fenet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le métier d'enseignant : une identité introuvable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Entretiens Ferdinand Buisson</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des lieux pour les parents dans les écoles des quartiers populaires : conditions d’accès et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcelli D. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les café des parents. L’intelligence du collectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-100, 2019, Erès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634977v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02372384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter auprès de populations « en marge » : l’exemple d’une recherche sur les rapports parents/école dans un quartier prioritaire</w:t>
               </w:r>
@@ -6833,64 +6833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Urbanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maleyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CREN; DEPP-MEN; CREAD; LACES. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7085,51 +7085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206251v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445616v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445635v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Levasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupriez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Coz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635300v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635228v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.163.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783598v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372334v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783611v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372355v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382402v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856395v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634977v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372384v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100251570" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4831" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Coz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.163.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100251570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4831" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>