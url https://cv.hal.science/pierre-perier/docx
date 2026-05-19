--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1976,165 +1976,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces et seuils dans les relations entre les parents et l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.43-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coopérer avec les parents, les meilleures intentions ne suffisent pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation et éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Revue Pédagogique de l'Office central de la coopération à l'école, mars-avril (257), pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372342v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01783601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les familles immigrées aux marges de l’école. Dépendance et mobilisation des parents dan e contexte d’un quartier populaire</w:t>
               </w:r>
@@ -4298,165 +4298,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes et ressources de la socialisation professionnelle des professeurs débutants du secondaire. Symposium : Conditions du devenir enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Périer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Condition(s) enseignante(s), Conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La coopération entre les parents et l'école : les ambivalences d'une politique dans un quartier en &amp;quot;réussite éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Périer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382267v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02382275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7085,51 +7085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Coz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.163.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100251570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4831" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;rier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Riban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294701v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Wentzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupriez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ries.14621" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635328v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445635v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445626v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guibert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Malet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.048.0097" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445630v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097882v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Coz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Urbanski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-101-12" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.163.0065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783594v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.3349" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372342v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372355v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382402v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783607v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856395v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856394v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190454v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856399v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856403v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856404v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856414v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856408v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856406v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Dirani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faggianelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372484v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Coz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372497v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372509v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Malet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372371v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132009v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445691v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372384v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100251570" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634977v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372433v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4831" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783622v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783632v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783641v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783635v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783656v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308271v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>