--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -502,563 +502,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength Campaign Observations of a Young Solar-type Star, EK Draconis I. Discovery of Prominence Eruptions Associated with Superflares</w:t>
+                <w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kosuke Namekata</w:t>
+                <w:t xml:space="preserve">A. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Airapetian</w:t>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Petit</w:t>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Maehara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kai Ikuta</w:t>
+                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0b7c⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04286428v1</w:t>
+                <w:t xml:space="preserve">hal-04252189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on Magnetic Braking from the G8 Dwarf Stars 61 UMa and τ Cet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis S Metcalfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travis S Metcalfe</w:t>
+                <w:t xml:space="preserve">Klaus G Strassmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus G Strassmeier</w:t>
+                <w:t xml:space="preserve">Ilya V Ilyin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya V Ilyin</w:t>
+                <w:t xml:space="preserve">Jennifer L van Saders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas R Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 948 (1), pp.L6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/2041-8213/acce38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-IR and optical radial velocities of the active M dwarf star Gl 388 (AD Leo) with SPIRou at CFHT and SOPHIE at OHP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Boisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Carmona</w:t>
+                <w:t xml:space="preserve">B. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Delfosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bellotti</w:t>
+                <w:t xml:space="preserve">E. Martioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ould-Elhkim</w:t>
+                <w:t xml:space="preserve">P. Cristofari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 674, pp.A110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245660⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252189v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and near-infrared stellar activity characterization of the early M dwarf Gl 205 with SOPHIE and SPIRou</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Cortés-Zuleta</w:t>
+                <w:t xml:space="preserve">Multi-wavelength Campaign Observations of a Young Solar-type Star, EK Draconis I. Discovery of Prominence Eruptions Associated with Superflares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Namekata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Boisse</w:t>
+                <w:t xml:space="preserve">Vladimir Airapetian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Klein</w:t>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martioli</w:t>
+                <w:t xml:space="preserve">Hiroyuki Maehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cristofari</w:t>
+                <w:t xml:space="preserve">Kai Ikuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 673, pp.A14. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 961 (1), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ad0b7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252193v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of magnetic activity cycles in young suns: The curious case of kappa Ceti</w:t>
               </w:r>
@@ -1710,51 +1710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOI-1759 b: A transiting sub-Neptune around a low mass star characterized with SPIRou and TESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Martioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,2214 +1838,2214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-instrumental view of magnetic fields and activity of ϵ Eridani with SPIRou, NARVAL, and TESS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic field and chromospheric activity evolution of HD75332: a rapid magnetic cycle in an F star without a hot Jupiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yu</w:t>
+                <w:t xml:space="preserve">E. L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D. Do Nascimento</w:t>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Mengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Jeffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Millburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040027⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 501 (3), pp.3981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03197552v2</w:t>
+                <w:t xml:space="preserve">hal-03272865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field and chromospheric activity evolution of HD75332: a rapid magnetic cycle in an F star without a hot Jupiter</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">λ And: a post-main-sequence wind from a solar-mass star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. V. Jeffers</w:t>
+                <w:t xml:space="preserve">D. Ó Fionnagáin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Millburn</w:t>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Manchester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 501 (3), pp.3981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3878⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 500, pp.3438-3453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03272865v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03672456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">λ And: a post-main-sequence wind from a solar-mass star</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+                <w:t xml:space="preserve">Pollux: A weak dynamo-driven dipolar magnetic field and implications for its probable planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Manchester</w:t>
+                <w:t xml:space="preserve">P. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3468⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 646, pp.A130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03672456v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollux: A weak dynamo-driven dipolar magnetic field and implications for its probable planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aurière</w:t>
+                <w:t xml:space="preserve">Planets around young active solar-type stars: assessing detection capabilities from a non-stabilized spectrograph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Heitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Mengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+                <w:t xml:space="preserve">D. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 646, pp.A130. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 505, pp.4989-5011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433227v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03672406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planets around young active solar-type stars: assessing detection capabilities from a non-stabilized spectrograph</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-instrumental view of magnetic fields and activity of ϵ Eridani with SPIRou, NARVAL, and TESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Heitzmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. W. Mengel</w:t>
+                <w:t xml:space="preserve">L. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wright</w:t>
+                <w:t xml:space="preserve">J.-D. Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 505, pp.4989-5011. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 648, pp.A55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03672406v1</w:t>
+                <w:t xml:space="preserve">hal-03197552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of unresolved magnetic spots on high-precision radial velocity measurements</w:t>
+                <w:t xml:space="preserve">Magnetic field and prominences of the young, solar-like, ultra-rapid rotator V530 Persei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lisogorskyi</w:t>
+                <w:t xml:space="preserve">T.-Q. Cang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boro Saikia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Morin</w:t>
+                <w:t xml:space="preserve">M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa2184⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 643, pp.A39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920350v1</w:t>
+                <w:t xml:space="preserve">hal-02983494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring stellar magnetic helicity density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V See</w:t>
+                <w:t xml:space="preserve">Circumstellar environment of 55 Cancri. The super-Earth 55 Cnc e as a primary target for star-planet interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ó Fionnagáin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa297⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527314v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field and prominences of the young, solar-like, ultra-rapid rotator V530 Persei</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Measuring stellar magnetic helicity density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V See</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037693⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 493 (1), pp.1003-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983494v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circumstellar environment of 55 Cancri. The super-Earth 55 Cnc e as a primary target for star-planet interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ó Fionnagáin</w:t>
+                <w:t xml:space="preserve">The impact of unresolved magnetic spots on high-precision radial velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lisogorskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boro Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fossati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+                <w:t xml:space="preserve">H.R.A. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Moutou</w:t>
+                <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 497 (3), pp.4009-4021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa2184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024169v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric shocks in χ Cygni observed with linear spectropolarimetry</w:t>
+                <w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. López Ariste</w:t>
+                <w:t xml:space="preserve">F. Villebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tessore</w:t>
+                <w:t xml:space="preserve">E. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carlín</w:t>
+                <w:t xml:space="preserve">G. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Mathias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lèbre</w:t>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 632, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936189⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190436v1</w:t>
+                <w:t xml:space="preserve">hal-02000151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic fields of intermediate-mass T Tauri stars. I. Magnetic detections and fundamental stellar parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latitudinal differential rotation in the solar analogues 16 Cygni A and B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Villebrun</w:t>
+                <w:t xml:space="preserve">O. Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Alecian</w:t>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Hussain</w:t>
+                <w:t xml:space="preserve">L. Gizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Folsom</w:t>
+                <w:t xml:space="preserve">S. Hanasoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 622, pp.A72. </w:t>
+              <w:t xml:space="preserve">, 2019, 623, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000151v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03674456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latitudinal differential rotation in the solar analogues 16 Cygni A and B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Solar Wind in Time II: 3D stellar wind structure and radio emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ó Fionnagáin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bazot</w:t>
+                <w:t xml:space="preserve">A.A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Benomar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Hanasoge</w:t>
+                <w:t xml:space="preserve">C.P. Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.V. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834594⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 483, pp.873-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz1308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03674456v1</w:t>
+                <w:t xml:space="preserve">hal-01954398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Solar Wind in Time II: 3D stellar wind structure and radio emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ó Fionnagáin</w:t>
+                <w:t xml:space="preserve">Online training on how to diagnose anoperineal lesions of Crohn's disease: Do pictures matter? A nationwide randomized study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geffrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Parades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Abramowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Vidotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">P. Benfredj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Folsom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.V. Jeffers</w:t>
+                <w:t xml:space="preserve">G. Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 483, pp.873-886. </w:t>
+              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43, pp.483 - 496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz1308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954398v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online training on how to diagnose anoperineal lesions of Crohn's disease: Do pictures matter? A nationwide randomized study</w:t>
+                <w:t xml:space="preserve">Asymmetric shocks in χ Cygni observed with linear spectropolarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Geffrier</w:t>
+                <w:t xml:space="preserve">A. López Ariste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. de Parades</w:t>
+                <w:t xml:space="preserve">B. Tessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Abramowitz</w:t>
+                <w:t xml:space="preserve">E. Carlín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Benfredj</w:t>
+                <w:t xml:space="preserve">Ph. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bonnaud</w:t>
+                <w:t xml:space="preserve">A. Lèbre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinics and Research in Hepatology and Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43, pp.483 - 496. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, pp.A30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinre.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03487431v1</w:t>
+                <w:t xml:space="preserve">hal-03190436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between stellar magnetic field geometry and chromospheric activity cycles - II The rapid 120-day magnetic cycle of τ Bootis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. V. Jeffers</w:t>
+                <w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mengel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. R. Barnes</w:t>
+                <w:t xml:space="preserve">M. Auriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. López Ariste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tessore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1717⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03678170v1</w:t>
+                <w:t xml:space="preserve">hal-01760230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the magnetic field of Betelgeuse from 2009–2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Mathias</w:t>
+                <w:t xml:space="preserve">Butterfly diagram of a Sun-like star observed using asteroseismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auriere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Tessore</w:t>
+                <w:t xml:space="preserve">D. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christensen-Dalsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 615, pp.A116. </w:t>
+              <w:t xml:space="preserve">, 2018, 619, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760230v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the HD 219134 multiplanet system I. Observations of stellar magnetism, wind, and high-energy flux★</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,870 +4116,870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butterfly diagram of a Sun-like star observed using asteroseismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bazot</w:t>
+                <w:t xml:space="preserve">Chromospheric activity catalogue of 4454 cool stars. Questioning the active branch of stellar activity cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boro Saikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Nielsen</w:t>
+                <w:t xml:space="preserve">C. J. Marvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Benomar</w:t>
+                <w:t xml:space="preserve">A. Reiners</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834251⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03678166v1</w:t>
+                <w:t xml:space="preserve">insu-03678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromospheric activity catalogue of 4454 cool stars. Questioning the active branch of stellar activity cycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">The relation between stellar magnetic field geometry and chromospheric activity cycles - II The rapid 120-day magnetic cycle of τ Bootis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. V. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Reiners</w:t>
+                <w:t xml:space="preserve">M. Mengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cameron</w:t>
+                <w:t xml:space="preserve">J. R. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 616, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479, pp.5266-5271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03678191v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The energy budget of stellar magnetic fields: comparing non-potential simulations and observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. See</w:t>
+                <w:t xml:space="preserve">The relation between stellar magnetic field geometry and chromospheric activity cycles - I. The highly variable field of ɛ Eridani at activity minimum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Jeffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boro Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slw225⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 471, pp.L96-L100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slx097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769739v1</w:t>
+                <w:t xml:space="preserve">insu-03676966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spot distribution and fast surface evolution on Vega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.M. Hébrard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Malo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slx132⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106866v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relation between stellar magnetic field geometry and chromospheric activity cycles - I. The highly variable field of ɛ Eridani at activity minimum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. C. Marsden</w:t>
+                <w:t xml:space="preserve">The energy budget of stellar magnetic fields: comparing non-potential simulations and observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. T. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. H. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. See</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 471, pp.L96-L100. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 466 (1), pp.L24-L28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slx097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slw225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03676966v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hot Jupiter around the very active weak-line T Tauri star TAP 26</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Yu</w:t>
+                <w:t xml:space="preserve">Spot distribution and fast surface evolution on Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -F. Donati</w:t>
+                <w:t xml:space="preserve">E.M. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hébrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Moutou</w:t>
+                <w:t xml:space="preserve">P. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Malo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 467 (2), pp.1342-1359. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 472 (1), pp.L30-L34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slx132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769730v1</w:t>
+                <w:t xml:space="preserve">hal-02106866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BCool survey of the magnetic fields of planet-hosting solar-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. W. Mengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. D. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5056,90 +5056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying stellar spin-down with Zeeman-Doppler magnetograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. See</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vidotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boro Saikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5216,64 +5216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tsvetkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5318,4149 +5318,4149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connection between stellar activity cycles and magnetic field topology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Boro Saikia</w:t>
+                <w:t xml:space="preserve">Detection of pulmonary and coronary artery anomalies in tetralogy of ă Fallot using non-ECG-gated CT angiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hrusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Rachisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2010⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (5), pp.543-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373187v1</w:t>
+                <w:t xml:space="preserve">hal-01482625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of the wind from the star τ Boötis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Carter</w:t>
+                <w:t xml:space="preserve">Complementary exams in child abuse: A French national study in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ledoyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw731⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (10), pp.1028-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669484v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Transistor-based hardware SIMulator for real time simulation of photovoltaic generators</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and initial evaluation of a training program for peripherally inserted central catheter (PICC) placement for radiology residents and technicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.05.005⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (9), pp.877-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01331812v1</w:t>
+                <w:t xml:space="preserve">hal-01482665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could a change in magnetic field geometry cause the break in the wind-activity relation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Vidotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. See</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 455 (1), pp.L52--L56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnrasl/slv147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pulmonary and coronary artery anomalies in tetralogy of ă Fallot using non-ECG-gated CT angiography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Multimodality imaging of aortic coarctation: From the fetus to the adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 97 (5), pp.543-548. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 97 (5), pp.581-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.03.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01482625v1</w:t>
+                <w:t xml:space="preserve">hal-01482623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary exams in child abuse: A French national study in 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Dubus</w:t>
+                <w:t xml:space="preserve">Cardiac CT or MRI in pediatric practice: Which one to choose?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sorensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tardieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">N. Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (10), pp.1028-1039. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (5), pp.513-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2016.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455799v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and initial evaluation of a training program for peripherally inserted central catheter (PICC) placement for radiology residents and technicians</w:t>
+                <w:t xml:space="preserve">Universal Transistor-based hardware SIMulator for real time simulation of photovoltaic generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dabadie</w:t>
+                <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Soussan</w:t>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mancini</w:t>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vidal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2016.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2015.11.014⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482665v1</w:t>
+                <w:t xml:space="preserve">hal-01331812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality imaging of aortic coarctation: From the fetus to the adolescent</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of a very weak magnetic field on the Am star Alhena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Quarello</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Blazère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.03.006⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notice- Royal Astronomical Society -Letters-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459 (1), pp.L81-L84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnrasl/slw050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482623v1</w:t>
+                <w:t xml:space="preserve">hal-01331660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac CT or MRI in pediatric practice: Which one to choose?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Pico</w:t>
+                <w:t xml:space="preserve">Detection of ultra-weak magnetic fields in Am stars: β Ursae Majoris and θ Leonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blazère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hugues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dabadie</w:t>
+                <w:t xml:space="preserve">J. Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (5), pp.513-517. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 586, pp.A97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482634v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ultra-weak magnetic fields in Am stars: β Ursae Majoris and θ Leonis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolving magnetic topology of τ Boötis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. W. Mengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blazère</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Ballot</w:t>
+                <w:t xml:space="preserve">R. Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. D. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527556⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459, pp.4325-4342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320325v1</w:t>
+                <w:t xml:space="preserve">insu-03669459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a very weak magnetic field on the Am star Alhena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Weak magnetic field, solid-envelope rotation, and wave-induced N-enrichment in the SPB star ζ Cassiopeiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Blazère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">B. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Batz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notice- Royal Astronomical Society -Letters-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnrasl/slw050⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587, pp.A126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331660v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolving magnetic topology of τ Boötis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. V. Jeffers</w:t>
+                <w:t xml:space="preserve">The different origins of magnetic fields and activity in the Hertzsprung gap stars, OU Andromedae and 31 Comae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw828⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03669459v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03670229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak magnetic field, solid-envelope rotation, and wave-induced N-enrichment in the SPB star ζ Cassiopeiae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Neiner</w:t>
+                <w:t xml:space="preserve">A solar-like magnetic cycle on the mature K-dwarf 61 Cyg A (HD 201091)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boro Saikia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Jeffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, pp.A126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527751⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 594, pp.A29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432919v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solar-like magnetic cycle on the mature K-dwarf 61 Cyg A (HD 201091)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. P. Folsom</w:t>
+                <w:t xml:space="preserve">Temporal variability of the wind from the star τ Boötis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Nicholson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Brookshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628262⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459, pp.1907-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529718v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03669484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The different origins of magnetic fields and activity in the Hertzsprung gap stars, OU Andromedae and 31 Comae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Charbonnel</w:t>
+                <w:t xml:space="preserve">The connection between stellar activity cycles and magnetic field topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. See</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boro Saikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 591, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Issue 4), pp.4442-4450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03670229v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency Ablation of Metastases from Osteosarcoma in Patients Under 25 Years: The SCFE Experience</w:t>
+                <w:t xml:space="preserve">Activity and Magnetic Field Structure of the Sun-Like Planet Hosting Star HD 1237</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Saumet</w:t>
+                <w:t xml:space="preserve">J. D. Alvarado-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. J. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Corradini</w:t>
+                <w:t xml:space="preserve">J. Grunhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Hematology-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3109/08880018.2014.926469⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 582, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278813v1</w:t>
+                <w:t xml:space="preserve">hal-01770018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity and Magnetic Field Structure of the Sun-Like Planet Hosting Star HD 1237</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warning of accidental shadowing of a PV generator in operation analyzed with the DoE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Alvarado-Gómez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. El Mossaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525771⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01770018v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warning of accidental shadowing of a PV generator in operation analyzed with the DoE method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of starspots on Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Charles</w:t>
+                <w:t xml:space="preserve">M. Holschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aillerie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rainer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 577, pp.A64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215793v1</w:t>
+                <w:t xml:space="preserve">hal-02105955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of starspots on Vega</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Lignieres</w:t>
+                <w:t xml:space="preserve">Power Line Communication System for Grid Distributed Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425425⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fundamentals of Renewable Energy and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 05 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2090-4541.1000162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105955v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable magnetic field geometry of the young sun HN Peg (HD 206860)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boro Saikia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. V. Jeffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 573, pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201424096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Line Communication System for Grid Distributed Renewable Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiofrequency Ablation of Metastases from Osteosarcoma in Patients Under 25 Years: The SCFE Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marec-Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.V. Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Aillerie</w:t>
+                <w:t xml:space="preserve">N. Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Charles</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Corradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fundamentals of Renewable Energy and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 05 (03), </w:t>
+              <w:t xml:space="preserve">Pediatric Hematology-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (1), pp.41-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2090-4541.1000162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/08880018.2014.926469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215811v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PLATO 2.0 mission</w:t>
+                <w:t xml:space="preserve">Fetal skeletal computed tomography: When? How? Why?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rauer</w:t>
+                <w:t xml:space="preserve">G. Gorincour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aerts</w:t>
+                <w:t xml:space="preserve">B. Bourliere-Najean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Appourchaux</w:t>
+                <w:t xml:space="preserve">F. Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Benz</w:t>
+                <w:t xml:space="preserve">Sabine Sigaudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (1-2), pp.50. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (11), pp.1036-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10686-014-9383-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2014.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01094521v1</w:t>
+                <w:t xml:space="preserve">hal-01084990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal skeletal computed tomography: When? How? Why?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Search for Surface Magnetic Fields in Mira Stars. First Detection in chi Cyg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lèbre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorincour</w:t>
+                <w:t xml:space="preserve">N. Fabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Chaumoitre</w:t>
+                <w:t xml:space="preserve">D. Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bourliere-Najean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Sigaudy</w:t>
+                <w:t xml:space="preserve">Fabrice Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2014.04.014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 561, pp.id.A85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084990v1</w:t>
+                <w:t xml:space="preserve">hal-00874484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Surface Magnetic Fields in Mira Stars. First Detection in chi Cyg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Aurière</w:t>
+                <w:t xml:space="preserve">Survival of bioaerosols in HVAC system photocatalytic filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Fabas</w:t>
+                <w:t xml:space="preserve">F. Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gillet</w:t>
+                <w:t xml:space="preserve">P. Petinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Herpin</w:t>
+                <w:t xml:space="preserve">Carole Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 561, pp.id.A85. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 144, pp.654-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874484v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of bioaerosols in HVAC system photocatalytic filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power-line communication between parallel DC-DC optimizers on High Voltage Direct Current bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Lazzaroni</w:t>
+                <w:t xml:space="preserve">The Vinh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Simonet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.07.036⟩</w:t>
+              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Energy Production and Management in the 21st Century:The Quest for sustainable, 190, pp.1297-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/EQ141202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00924186v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-line communication between parallel DC-DC optimizers on High Voltage Direct Current bus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stellar magnetism: empirical trends with age and rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/EQ141202⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441 (2361), pp.arXiv:1404.2733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248458v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stellar magnetism: empirical trends with age and rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+                <w:t xml:space="preserve">The PLATO 2.0 mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Appourchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. G. Gregory</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">W. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 441 (2361), pp.arXiv:1404.2733. </w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1-2), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10686-014-9383-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770042v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rare case of a calcified glomus tumour in the thigh of an adolescent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dabadie</w:t>
+                <w:t xml:space="preserve">Magnetic Field and Convection in the Cool Supergiant Betelgeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. van Eck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00247-013-2640-2⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 543, pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088137v1</w:t>
+                <w:t xml:space="preserve">hal-02178220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field and Convection in the Cool Supergiant Betelgeuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+                <w:t xml:space="preserve">Constraining magnetic-activity modulations in three solar-like stars observed by CoRoT and NARVAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morgenthaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. van Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 543, pp.231-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201219324⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 550, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178220v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining magnetic-activity modulations in three solar-like stars observed by CoRoT and NARVAL</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outil d’aide à la décision pour les commissions pluridisciplinaires de pénibilité pour les accidents du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. García</w:t>
+                <w:t xml:space="preserve">E. Le Garff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morgenthaler</w:t>
+                <w:t xml:space="preserve">V. Mesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Salabert</w:t>
+                <w:t xml:space="preserve">D. Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117913⟩</w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74 (6), pp.638 - 644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2013.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094448v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil d’aide à la décision pour les commissions pluridisciplinaires de pénibilité pour les accidents du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Le Garff</w:t>
+                <w:t xml:space="preserve">A rare case of a calcified glomus tumour in the thigh of an adolescent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mesli</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorincour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Even</w:t>
+                <w:t xml:space="preserve">Michel Panuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (8), pp.1045-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00247-013-2640-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2013.07.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of pulsations in Vega?</w:t>
               </w:r>
@@ -9498,51 +9498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 537, pp.A90. </w:t>
@@ -9574,2397 +9574,2397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behaviour of PV generator trackers under irradiation and temperature changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dominant magnetic dipole for the evolved Ap star candidate EK Eridani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zegaoui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
+                <w:t xml:space="preserve">T. Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2011.08.038⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 534, pp.139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248452v1</w:t>
+                <w:t xml:space="preserve">hal-00647934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dominant magnetic dipole for the evolved Ap star candidate EK Eridani</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">Increased neuronal nitric oxide synthase dimerisation is involved in rat and human pancreatic beta cell hyperactivity in obesity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mezghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Roudier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
+                <w:t xml:space="preserve">A. Chalançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117502⟩</w:t>
+              <w:t xml:space="preserve">Diabetologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (11), pp.2856-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00125-011-2264-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647934v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased neuronal nitric oxide synthase dimerisation is involved in rat and human pancreatic beta cell hyperactivity in obesity.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behaviour of PV generator trackers under irradiation and temperature changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chalançon</w:t>
+                <w:t xml:space="preserve">A. Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Castex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Leroy</w:t>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2011.08.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00125-011-2264-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00690423v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic topologies of late M dwarfs (Morin+, 2010)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrapatellar fat pad: anterior crossroads of the knee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">B. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Corroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Radiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (9, 1), pp.841-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0221-0363(10)70127-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631954v1</w:t>
+                <w:t xml:space="preserve">hal-01453441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetic field of Betelgeuse: a local dynamo from giant convection cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 516, pp.L2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201014925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrapatellar fat pad: anterior crossroads of the knee</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bierry</w:t>
+                <w:t xml:space="preserve">Quercetin potentiates insulin secretion and protects INS-1 pancreatic β-cells against oxidative damage via the ERK1/2 pathway.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Magous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sejalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Radiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0221-0363(10)70127-X⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 161 (4), pp.799-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00910.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453441v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quercetin potentiates insulin secretion and protects INS-1 pancreatic β-cells against oxidative damage via the ERK1/2 pathway.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Sejalon</w:t>
+                <w:t xml:space="preserve">Direct detection of a magnetic field in the photosphere of the single M giant EK Bootis. How common is magnetic activity among M giants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-P. Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 524, pp.A57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530642v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface structure of the CoRoT CP2 target star HD 50773</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating Attributable Mortality Due to Nosocomial Infections Acquired in Intensive Care Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. W. Weiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Aurière</w:t>
+                <w:t xml:space="preserve">J.-M. Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Harbarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Voirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912239⟩</w:t>
+              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.388-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/650754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178241v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of a magnetic field in the photosphere of the single M giant EK Bootis. How common is magnetic activity among M giants?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.-P. Schröder</w:t>
+                <w:t xml:space="preserve">Simulation of Photovoltaic Generators and Comparison of two common Maximum Power Point trackers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 524, pp.A57</w:t>
+              <w:t xml:space="preserve">Renewable Energies and Power Quality Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00632015v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Attributable Mortality Due to Nosocomial Infections Acquired in Intensive Care Units</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Harbarth</w:t>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of late M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Allard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Lepape</w:t>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 407, pp.2269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539472v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Photovoltaic Generators and Comparison of two common Maximum Power Point trackers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Zegaoui</w:t>
+                <w:t xml:space="preserve">Surface structure of the CoRoT CP2 target star HD 50773</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lüftinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-E. Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. W. Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energies and Power Quality Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 509, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557497v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of late M dwarfs</w:t>
+                <w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 407, pp.2269</w:t>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 739, pp.567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631918v1</w:t>
+                <w:t xml:space="preserve">hal-00631872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic topologies of mid M dwarfs (Morin+, 2008)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
+                <w:t xml:space="preserve">Quercetin potentiates insulin secretion and protects INS-1 pancreatic b-cells against oxidative damage via the ERK1/2 pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Youl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Magous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sejalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00910.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631872v1</w:t>
+                <w:t xml:space="preserve">hal-02543364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quercetin potentiates insulin secretion and protects INS-1 pancreatic b-cells against oxidative damage via the ERK1/2 pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Sejalon</w:t>
+                <w:t xml:space="preserve">No detection of large-scale magnetic fields at the surfaces of Am and HgMn stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hui-Bon-Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Landstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1476-5381.2010.00910.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 523, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543364v1</w:t>
+                <w:t xml:space="preserve">hal-02178231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detection of large-scale magnetic fields at the surfaces of Am and HgMn stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Landstreet</w:t>
+                <w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 739, pp.545</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014848⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178231v1</w:t>
+                <w:t xml:space="preserve">hal-00631873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic topologies of early M dwarfs (Donati+, 2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic topologies of late M dwarfs (Morin+, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 739, pp.545</w:t>
+              <w:t xml:space="preserve">, 2010, 740, pp.72269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00631873v1</w:t>
+                <w:t xml:space="preserve">hal-00631954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on a new path of pre-mitochondrial apoptosis regulation by a glycosaminoglycan mimetic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">Discovery of a weak magnetic field in the photosphere of the single giant Pollux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cdd.2009.9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 504 (1), pp.231-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756678v1</w:t>
+                <w:t xml:space="preserve">hal-02178242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a weak magnetic field in the photosphere of the single giant Pollux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">Insights on a new path of pre-mitochondrial apoptosis regulation by a glycosaminoglycan mimetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-L Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Lehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barbier-Chassefière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 504 (1), pp.231-237. </w:t>
+              <w:t xml:space="preserve">Cell Death and Differentiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (5), pp.770 - 781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cdd.2009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178242v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Facile Route to Homogeneous High Density Networks of Metal Nanoparticles</w:t>
               </w:r>
@@ -12078,1824 +12078,1824 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Morin</w:t>
+                <w:t xml:space="preserve">Direct detection of a magnetic field at the surface of V390 Aurigae - an effectively single active giant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kh. Iliev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 480, pp.475-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390629v1</w:t>
+                <w:t xml:space="preserve">hal-00286279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EK Eridani: the tip of the iceberg of giants which have evolved from magnetic Ap stars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Dintrans</w:t>
+                <w:t xml:space="preserve">Searching for links between magnetic fields and stellar evolution. III. Measurement of magnetic fields in open cluster Ap stars with ESPaDOnS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Landstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Silaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Andretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Berdyugina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 491 (2), pp.499-505. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 481, pp.465-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02178247v1</w:t>
+                <w:t xml:space="preserve">hal-00286282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the magnetic field of the Herbig Be star HD200775</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
+                <w:t xml:space="preserve">Human Pancreatic Islets Express the Purinergic P2Y11 and P2Y12 Receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lugo-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.12842.X⟩</w:t>
+              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0028-1082050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392059v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct detection of a magnetic field at the surface of V390 Aurigae - an effectively single active giant</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Cabanac</w:t>
+                <w:t xml:space="preserve">The stable magnetic field of the fully convective star V374 Peg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078315⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 384, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12709.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286279v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak magnetic fields in CP stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Landstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions of the Astronomical Observatory Skalnaté Pleso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.211-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00286349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 386, pp.1234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2008.13111.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early- and late-onset ventilator-associated pneumonia acquired in the intensive care unit: comparison of risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lepape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Allaouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23, pp.27-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for links between magnetic fields and stellar evolution. III. Measurement of magnetic fields in open cluster Ap stars with ESPaDOnS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. V. Berdyugina</w:t>
+                <w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dintrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. K. Solanki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20078884⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286282v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Pancreatic Islets Express the Purinergic P2Y11 and P2Y12 Receptors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gross</w:t>
+                <w:t xml:space="preserve">Magnetism in pre-MS intermediate-mass stars and the fossil field hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grunhut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone and Metabolic Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Contributions of the Astronomical Observatory Skalnaté Pleso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.235-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321195v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stable magnetic field of the fully convective star V374 Peg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 384, pp.77. </w:t>
+              <w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.12709.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398447v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toroidal versus poloidal magnetic fields in Sun-like stars: a rotation threshold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale magnetic topologies of mid M dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Aurière</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 388, pp.80-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13411.X⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 390, pp.567-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13809.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392050v1</w:t>
+                <w:t xml:space="preserve">hal-00390629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism in pre-MS intermediate-mass stars and the fossil field hypothesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Grunhut</w:t>
+                <w:t xml:space="preserve">EK Eridani: the tip of the iceberg of giants which have evolved from magnetic Ap stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Konstantinova-Antova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dintrans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions of the Astronomical Observatory Skalnaté Pleso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 491 (2), pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286378v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic topologies of early M dwarfs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the magnetic field of the Herbig Be star HD200775</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 390, pp.545-560. </w:t>
+              <w:t xml:space="preserve">, 2008, 385, pp.391-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.13799.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2008.12842.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390624v1</w:t>
+                <w:t xml:space="preserve">hal-00392059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak magnetic fields in Ap/Bp stars: Evidence for a dipole field lower limit and a tentative interpretation of the magnetic dichotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Silvester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lignieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bagnulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 475 (3), pp.1053-1065. </w:t>
@@ -13927,423 +13927,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild dissolution of carbon nanotubes: Composite carbon nanotube fibres from polyelectrolyte solutions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of grape dihydroflavonol 4-reductase, a key enzyme in flavonoid biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pénicaud</w:t>
+                <w:t xml:space="preserve">T. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Valat</w:t>
+                <w:t xml:space="preserve">d'Estaintot B.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Derré</w:t>
+                <w:t xml:space="preserve">C. Manigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Poulin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Zakri</w:t>
+                <w:t xml:space="preserve">K. Bathany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compos. Sci. Tecnol,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 67, pp.795-797</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 368, pp.1345-1357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00201960v1</w:t>
+                <w:t xml:space="preserve">hal-00170649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of grape dihydroflavonol 4-reductase, a key enzyme in flavonoid biosynthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">Mild dissolution of carbon nanotubes: Composite carbon nanotube fibres from polyelectrolyte solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Granier</w:t>
+                <w:t xml:space="preserve">L. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">d'Estaintot B.L.</w:t>
+                <w:t xml:space="preserve">A. Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Manigand</w:t>
+                <w:t xml:space="preserve">P. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bathany</w:t>
+                <w:t xml:space="preserve">C. Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, p. 795-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.12.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170649v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mild dissolution of carbon nanotubes: Composite carbon nanotube fibres from polyelectrolyte solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Mild dissolution of carbon nanotubes: Composite carbon nanotube fibres from polyelectrolyte solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Valat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zakri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compos. Sci. Tecnol,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67, pp.795-797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00131430v1</w:t>
+                <w:t xml:space="preserve">hal-00201960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunken wood from the Vanuatu Islands: identification of wood substrates and preliminary description of associated fauna.</w:t>
               </w:r>
@@ -14584,51 +14584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak magnetic fields in Ap/Bp stars. Evidence for a dipole field lower limit and a tentative interpretation of the magnetic dichotomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14636,51 +14636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Silvester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bagnulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 475, pp.1053-1065. </w:t>
@@ -14856,90 +14856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fields and accretion flows on the classical T Tauri star V2129 Oph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 380, pp.1297. </w:t>
@@ -14971,1488 +14971,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for magnetic fields in the variable HgMn star ? Andromedae</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Bagnulo</w:t>
+                <w:t xml:space="preserve">Surface differential rotation and photospheric magnetic field of the young solar-type star HD 171488 (V889 Her)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Johnson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Semel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. D. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 451, pp.293-302. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 370, pp.468-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.10503.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138881v1</w:t>
+                <w:t xml:space="preserve">hal-00138876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface differential rotation and photospheric magnetic field of the young solar-type star HD 171488 (V889 Her)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
+                <w:t xml:space="preserve">The magnetic Bp star 36 Lyncis. I. Magnetic and photospheric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Semel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Bohlender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Ryabchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.10503.X⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 458, pp.569-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138876v1</w:t>
+                <w:t xml:space="preserve">hal-00286276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic Bp star 36 Lyncis. I. Magnetic and photospheric properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. A. Ryabchikova</w:t>
+                <w:t xml:space="preserve">The surprising magnetic topology of ? Sco: fossil remnant or dynamo output?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. T. Bolton</w:t>
+                <w:t xml:space="preserve">I. D. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 458, pp.569-580. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 370, pp.629-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.10558.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286276v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The surprising magnetic topology of ? Sco: fossil remnant or dynamo output?</w:t>
+                <w:t xml:space="preserve">Discovery of a strong magnetic field on the O star HD 191612: new clues to the future of θ1 Orionis C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. D. Howarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. D. Howarth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. M. Jardine</w:t>
+                <w:t xml:space="preserve">J. C. Bouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 370, pp.629-644. </w:t>
+              <w:t xml:space="preserve">, 2006, 365L, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-2966.2006.10558.X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00115.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138868v1</w:t>
+                <w:t xml:space="preserve">hal-00083162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a strong magnetic field on the O star HD 191612: new clues to the future of θ1 Orionis C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The magnetic field and confined wind of the O star ?1 Orionis C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. W. Fullerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. C. Bouret</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Landstreet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 365L, pp.6. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 451, pp.195-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00115.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083162v1</w:t>
+                <w:t xml:space="preserve">hal-00138882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magnetic field and confined wind of the O star ?1 Orionis C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. A. Wade</w:t>
+                <w:t xml:space="preserve">Comparaison des facteurs de risque et pronostic des pneumopathies nosocomiales precoces et tardives acquises en reanimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lepape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Allaouchiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. W. Fullerton</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Petit</w:t>
+                <w:t xml:space="preserve">C. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hygiènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.257-265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138882v1</w:t>
+                <w:t xml:space="preserve">hal-00427875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des facteurs de risque et pronostic des pneumopathies nosocomiales precoces et tardives acquises en reanimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Allaouchiche</w:t>
+                <w:t xml:space="preserve">A search for magnetic fields in the variable HgMn star ? Andromedae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guérin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Lehot</w:t>
+                <w:t xml:space="preserve">N. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hygiènes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 451, pp.293-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20054502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427875v1</w:t>
+                <w:t xml:space="preserve">hal-00138881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sun in the Spectroscopic Binary IM Pegasi, the Guide Star for the Gravity Probe B Mission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. V. Berdyugina</w:t>
+                <w:t xml:space="preserve">Rotational periods of four roAp stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ryabchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bagnulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Donati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. H. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/498941⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 429, pp.L55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200400112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00138888v1</w:t>
+                <w:t xml:space="preserve">hal-00398580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotational periods of four roAp stars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Large-scale magnetic field of the G8 dwarf xi Bootis A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Donati</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. Landstreet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lignières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200400112⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 361, pp.837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09207.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398580v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale magnetic field of the G8 dwarf xi Bootis A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Lignières</w:t>
+                <w:t xml:space="preserve">Tunable intertube spacing in single-walled carbon nanotube bundles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cambedouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Almairac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.09207.x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.041404R. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.041404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398400v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable intertube spacing in single-walled carbon nanotube bundles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nedjma Bendiab</w:t>
+                <w:t xml:space="preserve">A Sun in the Spectroscopic Binary IM Pegasi, the Guide Star for the Gravity Probe B Mission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Marsden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. V. Berdyugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Almairac</w:t>
+                <w:t xml:space="preserve">J. A. Eaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Sauvajol</w:t>
+                <w:t xml:space="preserve">M. H. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.041404R. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 634, pp.L173-L176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.041404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/498941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020148v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insulinotropic agent ID-1101(4-hydroxyisoleucine)activates insulin signaling in rat</w:t>
               </w:r>
@@ -16597,1345 +16597,1366 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 4, pp.967-974</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 4, pp.967-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2003.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonons in alkali-doped single-wall carbon nanotube bundles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Sauvajol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjma Bendiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4, pp.1035-1045</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widely meshed autograft associated with cultured autologous epithelium for the treatment of major burns in children: report of 12 cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Oddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bertin-Maghit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pediatric Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 10, pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00313894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning and monitoring the electronic structure of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 305 (5-6), pp.370-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0009-2614(99)00399-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Properties and Pharmacokinetic Behavior of Cetirizine, a Zwitterionic H 1 -Receptor Antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Zini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto A.E Bertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 41 (6), pp.853 - 863. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jm9704311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Evolution of BaZrO3 and SrZrO3 Perovskites from 4 K to 773 K : an EXAFS Study at Zr-K Edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (C2), pp.C3-1065-C3-1067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19972138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00255199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting complex singularities of a Hele-Shaw flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Elezgaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 37 (4), pp.263-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i1997-00141-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01566063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commitment to apoptosis is associated with changes in mitochondrial biogenesis and activity in cell lines conditionally immortalized with simian virus 40.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mignotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 91 (24), pp.11752-11756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.91.24.11752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One and two dimensional high temperature spin diffusion in molecular semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Spegt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (15), pp.1645-1654. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0199000510150164500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00212474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOW DIMENSIONAL MOLECULAR SEMICONDUCTORS : CRYSTALS OF LUTETIUM BISPHTHALOCYANINE RADICAL</w:t>
+                <w:t xml:space="preserve">Low dimensional molecular semiconductor. - II. the two-dimensional radicalar bisphthalocyaninato lutetium Pc2Lu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (12), pp.2059-2063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:0198800490120205900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888375⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00228559v1</w:t>
+                <w:t xml:space="preserve">jpa-00210886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dimensional molecular semiconductor. - II. the two-dimensional radicalar bisphthalocyaninato lutetium Pc2Lu</w:t>
+                <w:t xml:space="preserve">LOW DIMENSIONAL MOLECULAR SEMICONDUCTORS : CRYSTALS OF LUTETIUM BISPHTHALOCYANINE RADICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphys:0198800490120205900⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 49 (C8), pp.C8-833-C8-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19888375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">jpa-00210886v1</w:t>
+                <w:t xml:space="preserve">jpa-00228559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low dimensional molecular semiconductor : the radicalar bis-phthalocyaninato lutetium Pc2Lu.CH2Cl2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Holczer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 48 (8), pp.1363-1367. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphys:019870048080136300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00210563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17945,5230 +17966,5230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of solar optimizers in parallel coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhixue Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mauffay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies and materials for renewable energy, environment and sustainability: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon. pp.020082, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5117009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetic properties of Am stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blazère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Neiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stars with a stable magnetic field: from pre-main sequence to compact remnants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Brno, Czech Republic. pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning determination of stellar atmospheric fundamental parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kulenthirarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Glorian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Power Point Tracking algorithm based on sliding mode and fuzzy logic for photovoltaic sources under variable environmental conditions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface magnetism of cool stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalem Bachir</w:t>
+                <w:t xml:space="preserve">O. Kochukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Strassmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. A. Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMREES16-Fall Meeting, European Edition. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4976282⟩</w:t>
+              <w:t xml:space="preserve">The 19th Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun (CS19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Uppsala, Sweden. pp.428-441, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201713310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531817v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface magnetism of cool stars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Power Point Tracking algorithm based on sliding mode and fuzzy logic for photovoltaic sources under variable environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. A. Carroll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Fares</w:t>
+                <w:t xml:space="preserve">Lotfi Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun (CS19)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asna.201713310⟩</w:t>
+              <w:t xml:space="preserve">TMREES16-Fall Meeting, European Edition. International Conference Technologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530995v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality improvement of the AC electrical energy produced by a modular inverter dedicated to photovoltaic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.W. Belarbi</w:t>
+                <w:t xml:space="preserve">Simulation of the outdoor energy efficiency of an autonomous solar kit based on meteorological data for a site in Central Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Chadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Benyoucef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030048, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030049, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357484v1</w:t>
+                <w:t xml:space="preserve">hal-01357473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the outdoor energy efficiency of an autonomous solar kit based on meteorological data for a site in Central Europa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized MPPT algorithm for boost converters taking into account the environmental variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Saint-Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030049, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.020015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357473v1</w:t>
+                <w:t xml:space="preserve">hal-01357472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of four MPPT techniques for PV systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Atik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touhami Ternifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Bachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030047, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4959443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized MPPT algorithm for boost converters taking into account the environmental variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAUS 314 Young Stars and Planets Near the Sun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Atlanta, United States. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1743921315006705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4959391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357472v1</w:t>
+                <w:t xml:space="preserve">hal-01373213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. P. Folsom</w:t>
+                <w:t xml:space="preserve">Quality improvement of the AC electrical energy produced by a modular inverter dedicated to photovoltaic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touhami Ternifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Atik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Bachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAUS 314 Young Stars and Planets Near the Sun</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aillerie-Salame-Papagiorgas, Apr 2016, Beyrouth, Lebanon. pp.030048, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1743921315006705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373213v1</w:t>
+                <w:t xml:space="preserve">hal-01357484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of the large-scale magnetic fields of cool stars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. -F. Donati</w:t>
+                <w:t xml:space="preserve">Forecasting the PV panel operating conditions using the Design of Experiments method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Hannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAU General Assembly, Meeting #29</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Honolulu, United States. pp.2232877</w:t>
+              <w:t xml:space="preserve">First International Conference On Solar Energy (INCOSOLE 2015), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bordj Bou Arreridj, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770016v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the PV panel operating conditions using the Design of Experiments method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the influence of phase transformations on mechanical properties in a stabilized austenitic stainless steel (316nb)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wident</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toffolon-Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference On Solar Energy (INCOSOLE 2015), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bordj Bou Arreridj, Algeria</w:t>
+              <w:t xml:space="preserve">PTM 2015 - International Conference on Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402207v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of phase transformations on mechanical properties in a stabilized austenitic stainless steel (316nb)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Marini</w:t>
+                <w:t xml:space="preserve">Long-term evolution of the large-scale magnetic fields of cool stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Vidotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. G. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -F. Donati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2015 - International Conference on Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">IAU General Assembly, Meeting #29</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Honolulu, United States. pp.2232877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509181v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of surface magnetic fields in young solar-type stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAU symposium 302: Magnetic fields throughout stellar evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Biarritz, France. pp.110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1743921314001835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual Step-up Converter with Active Recovery Stage for High Efficiency Conversion of Photovoltaic Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMREES14 International ConferenceTechnologies and Materials for Renewable Energy, Environment and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Beyrouth, Lebanon. pp.479-487, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting the PV panel operating conditions using the Design of Experiments method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.V. Nguyen</w:t>
+                <w:t xml:space="preserve">Effect of Illumination Intensity on Solar Cells Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chegaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Namoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.479-487, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.730-737, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.054⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860753v1</w:t>
+                <w:t xml:space="preserve">hal-01281752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self powered high efficiency coupled inductor boost converter for photovoltaic energy conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.V. Nguyen</w:t>
+                <w:t xml:space="preserve">Deep discharge failure in an automated supply integrating PV storage and grid connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.650-656, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.075⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.1300-1309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860757v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of (photo)catalytic filters to remove bioaerosols : application to HVAC system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Real</w:t>
+                <w:t xml:space="preserve">Electronic simulator bench dedicated to PV-HVDC converter simulations and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hernandez</w:t>
+                <w:t xml:space="preserve">Mustapha Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Lazzaroni</w:t>
+                <w:t xml:space="preserve">Hadj Allouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photocatalytic and Advanced Oxidation Technologies for Treatment of Water, Air, Soil and Surfaces (PAOTs-2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864762v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic simulator bench dedicated to PV-HVDC converter simulations and developments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Arab</w:t>
+                <w:t xml:space="preserve">Powerline communication (PLC) on HVDC bus in a renewable energy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadj Allouache</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.657-666, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248685v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Illumination Intensity on Solar Cells Parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High efficiency DC-DC converters including a performed recovering leakage energy switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.730-737, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.084⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.642-649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281752v1</w:t>
+                <w:t xml:space="preserve">hal-00860754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep discharge failure in an automated supply integrating PV storage and grid connection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+                <w:t xml:space="preserve">Power-line communication between parallel DC-DC optimizers on High Voltage Direct Current bus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Energy and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860769v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency DC-DC converters including a performed recovering leakage energy switch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self powered high efficiency coupled inductor boost converter for photovoltaic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jafaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.642-649, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.074⟩</w:t>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.650-656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860754v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powerline communication (PLC) on HVDC bus in a renewable energy system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficiency of (photo)catalytic filters to remove bioaerosols : application to HVAC system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pigeot-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photocatalytic and Advanced Oxidation Technologies for Treatment of Water, Air, Soil and Surfaces (PAOTs-2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Gdansk, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860759v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-line communication between parallel DC-DC optimizers on High Voltage Direct Current bus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Forecasting the PV panel operating conditions using the Design of Experiments method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Hannane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Elmossaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy and Sustainability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TERRAGREEN13- Clean Energy Solutions for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Beyrouth, Lebanon. pp.479-487, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.07.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860774v1</w:t>
+                <w:t xml:space="preserve">hal-00860753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse and Direct Modes of Photovoltaic Cell/Panel/Array</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Influence of Partial Shading on PhotovoltaicCell/Panel/Array considering the Direct and Reverse Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Asia-Arab Sustainable Energy Forum jointly with 4th International workshop on Sahara Solar Breeder</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Power Electronics and Electrical Drives, ICPEED’12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249926v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of individual DC/DC converters in a renewable energy distributed architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse and Direct Modes of Photovoltaic Cell/Panel/Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Université Hassiba Ben Bouali Chlef</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Algeria</w:t>
+              <w:t xml:space="preserve">2nd International Conferenee on Power Electronics and Electrical Drives, ICPEED'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772466v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Partial Shading on PhotovoltaicCell/Panel/Array considering the Direct and Reverse Mode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">High Efficiency Step-Up HVDC Converter for Photovoltaic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Power Electronics and Electrical Drives, ICPEED’12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TERRAGREEN- Clean Energy Solutions for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beyrouth, Lebanon. pp.1593-1600, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248634v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse and Direct Modes of Photovoltaic Cell/Panel/Array</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Push-pull Converter for High Efficiency Photovoltaic Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conferenee on Power Electronics and Electrical Drives, ICPEED'12</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TERRAGREEN- Clean Energy Solutions for Sustainable Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Beyrouth, Lebanon. pp.1583-1592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772482v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push-pull Converter for High Efficiency Photovoltaic Conversion</w:t>
+                <w:t xml:space="preserve">The Transistor Based Direct and Reverse Mode Model for Photovoltaic Strings and Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Beyrouth, Lebanon. pp.1583-1592, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.174⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Beyrouth, Lebanon. pp.1240-1246, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772134v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Efficiency Step-Up HVDC Converter for Photovoltaic Generator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of individual DC/DC converters in a renewable energy distributed architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAGREEN- Clean Energy Solutions for Sustainable Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.175⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Athènes, Greece. pp.802-806 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2012.6210037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772181v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transistor Based Direct and Reverse Mode Model for Photovoltaic Strings and Panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of photovoltaic direct and inverse modes model. Influence of partial shadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRAGREEN- Clean Energy Solutions for Sustainable Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Beyrouth, Lebanon. pp.1240-1246, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.139⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Beyrouth, Lebanon. pp.1247-1253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.05.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772118v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of individual DC/DC converters in a renewable energy distributed architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reverse and Direct Modes of Photovoltaic Cell/Panel/Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Asia-Arab Sustainable Energy Forum jointly with 4th International workshop on Sahara Solar Breeder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Oran, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772201v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of photovoltaic direct and inverse modes model. Influence of partial shadings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
+                <w:t xml:space="preserve">Integration of individual DC/DC converters in a renewable energy distributed architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRAGREEN- Clean Energy Solutions for Sustainable Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de l'Université Hassiba Ben Bouali Chlef</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772120v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Common Maximum Power Point Trackers by Simulating of PV Generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Photovoltaic Cell/Panel/Array Characterizations and Modeling Considering Both Reverse and Direct Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Jaafar</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Belarbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedGreen 2011- LB: Impact of Integrated Clean Energy on the Future of the Mediterranean Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon. pp.678-687, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon. pp.695-703, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.05.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.05.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248451v1</w:t>
+                <w:t xml:space="preserve">hal-01248448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of photovoltaic generator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rdson behavior in various MOSFET families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Aillerie</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy and Sustainable Development (ICESD’11) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Adrar, Algeria</w:t>
+              <w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.353 - 357 E-ISBN: 978-1-4244-9311-1 Print ISBN: 978-1-4244-9310-4 DOI: 10.1109/ISIE.2011.5984184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250005v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Cell/Panel/Array Characterizations and Modeling Considering Both Reverse and Direct Modes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.W. Belarbi</w:t>
+                <w:t xml:space="preserve">The effect of reverse current on the dark properties of photovoltaic solar modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sidawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Habchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Al Allouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedGreen 2011- LB: Impact of Integrated Clean Energy on the Future of the Mediterranean Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon. pp.695-703, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon. pp.743-749, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.05.084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.05.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248448v1</w:t>
+                <w:t xml:space="preserve">hal-00600730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rdson behavior in various MOSFET families</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High efficiency Step-Up HVDC converter for photovoltaic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.P. Charles</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Gdansk, Poland. pp.353 - 357 E-ISBN: 978-1-4244-9311-1 Print ISBN: 978-1-4244-9310-4 DOI: 10.1109/ISIE.2011.5984184</w:t>
+              <w:t xml:space="preserve">EPE, European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623332v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of reverse current on the dark properties of photovoltaic solar modules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of photovoltaic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.W. Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedGreen 2011- LB: Impact of Integrated Clean Energy on the Future of the Mediterranean Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Energy and Sustainable Development (ICESD’11) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Adrar, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600730v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency Step-Up HVDC converter for photovoltaic generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
+                <w:t xml:space="preserve">Comparison of Two Common Maximum Power Point Trackers by Simulating of PV Generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE, European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MedGreen 2011- LB: Impact of Integrated Clean Energy on the Future of the Mediterranean Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Beyrouth, Lebanon. pp.678-687, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.05.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250023v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC/DC converter for photovoltaïc energy systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conferenee on Power Electronics and Electrical Drives (ICPEED’10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Photovoltaïc Generatos Power. An Original Study Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Sawicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conferenee on Power Electronics and Electrical Drives (ICPEED 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth correlations within the root system of young oak trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. ISRR Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1991, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23178,146 +23199,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term variations of surface magnetism and prominences of the young sun-like star V530 Per</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianqi Cang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin P. Folsom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Cambridge Workshop on Cool Stars, Stellar Systems, and the Sun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France. 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7350690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23327,156 +23348,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et répartition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Eicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Carnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IREDU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, pagination multiple [247] p., 1975, Les Cahiers de l'IREDU, 2-85634-017-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId728" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23486,102 +23507,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on réguler les marchés agricoles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquet, P. and Pachauri, R.K. and Tubiana, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la Terre 2012 : développement, alimentation, environnement : changer l'agriculture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.298-300, 2012, Regards sur la Terre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23591,255 +23612,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Villebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Folsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog: Intermediate-mass T Tau stars spectra (Villebrun+, 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of individual DC/DC converters in a renewable energy distributed architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Zegaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23849,633 +23870,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GSO Data Centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -M. Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospheric accretion on the T Tauri star BP Tauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. G. Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paletou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the magnetic field of the Herbig Be star HD 200775</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alecian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A. Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The stable magnetic field of the fullly-convective star V374 Peg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -F. Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Forveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Dobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00253614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surprising magnetic topology of tauSco: fossil remnant or dynamo output?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Donati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Howarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jardine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId745"/>
+      <w:footerReference w:type="default" r:id="rId747"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24622,51 +24643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L T Lehmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a J Hussain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvetkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evensberget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#252;ftinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286428v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Namekata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Airapetian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Maehara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ikuta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0b7c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169468v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis S Metcalfe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G Strassmeier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Ilyin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L van Saders" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Ayres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acce38" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boro Saikia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lueftinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141525" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligni&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202143000" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Jeffers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Marsden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142540" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197552v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Do Nascimento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040027" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272865v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Brown" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Marsden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Mengel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Jeffers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Millburn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672456v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vidotto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Manchester" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3468" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433227v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039573" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heitzmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920350v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisogorskyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boro Saikia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.A. Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2184" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527314v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Lehmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V See" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa297" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-Q. Cang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037693" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937186" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carl&#237;n" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936189" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674456v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benomar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gizon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanasoge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834594" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954398v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Vidotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Folsom" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1308" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487431v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffrier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Parades" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abramowitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benfredj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.12.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678170v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Barnes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1717" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sreejith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cubillos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2494" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Nielsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834251" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Marvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reiners" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629518" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769739v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. See" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw225" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106866v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. H&#233;brard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Folsom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lignieres" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx132" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Carter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2949" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3094" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373187v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2010" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Nicholson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brookshaw" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw731" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331812v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zegaoui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charles" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.005" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GL72H06-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440120v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv147" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482625v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrusca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Rachisan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gach" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pico" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorensen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.03.010" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoyen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bresson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Dubus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.07.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482665v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabadie" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bartoli" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.11.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482623v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.03.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugues" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.006" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320325v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaz&#232;re" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527556" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blaz&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw050" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fares" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw828" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432919v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briquet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Batz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527751" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628262" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670229v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borisova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonnel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526726" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saumet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marec-Berard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaspar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corradini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08880018.2014.926469" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770018v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525771" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215793v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mossaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.09.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53BJWPK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rainer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425425" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770027v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsden" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424096" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215811v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nguyen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4541.1000162" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094521v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9383-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084990v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourliere-Najean" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sigaudy" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.04.014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874484v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322826" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924186v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-Remy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lazzaroni" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petinga" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vallet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.036" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3VQ4WZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248458v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Vinh Nguyen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maufay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ141202" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770042v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu728" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088137v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-013-2640-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZSCMJHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178220v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Eck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219324" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathur" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgenthaler" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117913" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Garff" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Even" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.07.036" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883878v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Wade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118165" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248452v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegaoui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sawicki" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.08.038" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1C9SNFW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647934v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roudier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117502" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690423v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mezghenna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalan&#231;on" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2264-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631954v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178233v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014925" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453441v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maurel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acid" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bierry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(10)70127-X" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Youl" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magous" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sejalon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00910.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178241v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-E. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Weiss" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912239" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632015v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Drake" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-P. Schr&#246;der" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539472v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Januel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harbarth" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/650754" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557497v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631918v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543364v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178231v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hui-Bon-Hoa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landstreet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014848" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756678v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-L Yue" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehri" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Li" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbier-Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178242v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912050" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430712v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charrault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9026915" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178247v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810502" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392059v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.12842.X" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286279v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kh. Iliev" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078315" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286349v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Landstreet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428161v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lehot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286282v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silaj" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Berdyugina" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078884" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321195v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lugo-Garcia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gross" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1082050" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398447v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dobler" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12709.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286378v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253618v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvester" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078189" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201960v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derr&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zakri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170649v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Estaintot B.L." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manigand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bathany" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131430v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.12.032" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7GJ92JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200747v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailleret" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priv&#233;-Gill" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saedlou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170197v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farret" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevassus" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0682-4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198956v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398235v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12194.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138881v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054502" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138876v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.10503.X" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286276v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smith" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Bohlender" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Ryabchikova" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054759" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138868v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.10558.X" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083162v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00115.x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138882v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Fullerton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054380" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427875v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lehot" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138888v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Eaton" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Williamson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498941" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398580v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400112" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398400v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09207.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020148v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almairac" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sauvajol" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041404" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091518v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broca" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manteghetti" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192903v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192907v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313894v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braye" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oddou" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin-Maghit" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belgacem" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063810v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00399-1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WP7HRC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255199v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972138" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B8DA330FF52CCDEC2E7300E5A3F6027704FB325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566063v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elezgaray" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00141-0" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZK9NXD94-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038463v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssiere" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Risler" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11752" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212474v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spegt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510150164500" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97DDD37C84EAC75C8BD8424DB61AA1E28179291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228559v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Andr&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888375" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84B2C1F1624DDD946DCBF3FC70ACAB42CE0ECA6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210886v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198800490120205900" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4201E3F6863A24714503D855C9636E7E76E12DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210563v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holczer" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080136300" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B5BBCB4F1AB5BF07CAE716D12B43B78DCDCA9E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429870v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixue Zheng" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauffay" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117009" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323822v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105974v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kou" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kulenthirarajah" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Glorian" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531817v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Ternifi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976282" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530995v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochukhov" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Strassmeier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Carroll" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713310" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357484v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Belarbi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959444" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357473v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzaki" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chadel" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959445" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357482v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959443" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357472v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saint-Eve" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959391" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373213v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315006705" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770016v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402207v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hannane" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouzeri" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509181v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jolly" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wident" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770050v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314001835" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058653v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.058" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860753v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elmossaoui" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.054" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860757v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maufay" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jafaar" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.075" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864762v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Real" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lazzaroni" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248685v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arab" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Allouache" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kellal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281752v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chegaar" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzaoui" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Namoda" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.084" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860769v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.148" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860754v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.074" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860759v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.076" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860774v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249926v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772466v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248634v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alouache" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772482v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772134v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.174" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772181v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.175" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772118v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.139" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772201v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6210037" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772120v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.140" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248451v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.077" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250005v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248448v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.079" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623332v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600730v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sidawi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abboud" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Allouch" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.084" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250023v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557502v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557505v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779436v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255175v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Cang" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P. Folsom" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7350690" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056101v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Eicher" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carnoy" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudon" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cibois" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iredu.u-bourgogne.fr/publications/collections-de-liredu/31-cahiers-de-liredu.html" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178750v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251293v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105979v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Glorian" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253616v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253614v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078492v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L T Lehmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G a J Hussain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348043" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452154v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tsvetkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Folsom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Le Bouquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Alecian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347604" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677474v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Evensberget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vidotto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L&#252;ftinger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carmona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Delfosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cort&#233;s-Zuleta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ould-Elhkim" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis S Metcalfe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus G Strassmeier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya V Ilyin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L van Saders" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R Ayres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/acce38" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Klein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martioli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Namekata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Airapetian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Maehara" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Ikuta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad0b7c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428844v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boro Saikia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lueftinger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antonova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141525" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800482v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Folsom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligni&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202143000" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533666v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. J. Hussain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141812" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cliche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ringeval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bellus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06536-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672902v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Brown" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.V. Jeffers" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Marsden" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac1291" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647782v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouqu&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Artigau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Donati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142540" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Marsden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Mengel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Jeffers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Millburn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3878" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672456v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. &#211; Fionnag&#225;in" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Vidotto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Neiner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Manchester" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3468" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433227v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auri&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Konstantinova-Antova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charbonnel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039573" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03672406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heitzmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wright" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1586" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197552v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Do Nascimento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983494v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-Q. Cang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jardine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037693" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fossati" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937186" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lund" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Lehmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mackay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V See" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lisogorskyi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boro Saikia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R.A. Jones" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2184" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villebrun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alecian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hussain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouvier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03674456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benomar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gizon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hanasoge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834594" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954398v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Vidotto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Folsom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz1308" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487431v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geffrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Parades" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abramowitz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benfredj" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinre.2018.12.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Ariste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tessore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carl&#237;n" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mathias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#232;bre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936189" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auriere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732542" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Nielsen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834251" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Wood" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sreejith" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cubillos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2494" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678191v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Marvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reiners" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629518" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mengel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Barnes" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1717" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03676966v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx097" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Donati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. H&#233;brard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Malo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx009" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769739v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Jardine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. See" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw225" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106866v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. H&#233;brard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Folsom" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lignieres" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slx132" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529772v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Carter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Horner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. King" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2949" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw3094" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Wade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482625v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hrusca" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Rachisan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gach" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pico" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sorensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.03.010" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ledoyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bresson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Dubus" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardieu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2016.07.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482665v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabadie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Bartoli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2015.11.014" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440120v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slv147" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482623v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quarello" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.03.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482634v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hugues" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.006" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Zegaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aillerie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charles" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2016.05.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GL72H06-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blaz&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/slw050" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320325v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blaz&#232;re" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527556" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669459v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fares" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw828" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Batz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527751" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670229v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borisova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charbonnel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526726" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529718v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628262" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669484v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Nicholson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brookshaw" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw731" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2010" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alvarado-G&#243;mez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grunhut" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525771" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215793v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charles" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aillerie" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hannane" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Mossaoui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2015.09.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W53BJWPK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105955v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holschneider" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rainer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425425" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215811v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.V. Nguyen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4541.1000162" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marsden" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424096" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02278813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saumet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deschamps" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marec-Berard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gaspar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corradini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/08880018.2014.926469" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorincour" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chaumoitre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourliere-Najean" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretelle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sigaudy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2014.04.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874484v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gillet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herpin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322826" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924186v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pigeot-Remy" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Lazzaroni" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simonet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petinga" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vallet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.07.036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3VQ4WZD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248458v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Vinh Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maufay" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/EQ141202" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770042v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. G. Gregory" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu728" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094521v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Appourchaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-014-9383-4" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178220v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Eck" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219324" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-01094448v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Garc&#237;a" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morgenthaler" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Salabert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117913" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721671v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Garff" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mesli" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Even" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frimat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.07.036" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088137v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Panuel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00247-013-2640-2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZSCMJHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883878v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bohm" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Wade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118165" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647934v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roudier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117502" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690423v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mezghenna" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pomi&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chalan&#231;on" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castex" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-011-2264-8" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegaoui" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sawicki" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2011.08.038" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1C9SNFW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453441v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maurel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Corroller" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cohen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acid" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bierry" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0221-0363(10)70127-X" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178233v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perrin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014925" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530642v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Youl" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bardy" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Magous" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cros" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sejalon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1476-5381.2010.00910.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632015v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Drake" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-P. Schr&#246;der" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539472v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Januel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Harbarth" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Allard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepape" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/650754" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557497v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631918v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Forveille" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178241v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-E. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. W. Weiss" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912239" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631872v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02543364v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178231v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wade" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hui-Bon-Hoa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Landstreet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014848" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631873v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631954v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178242v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912050" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756678v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-L Yue" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lehri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Li" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbier-Chassefi&#232;re" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2009.9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430712v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charrault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maoshuai He" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Maaloum" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Petit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la9026915" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286279v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kh. Iliev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cabanac" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078315" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286282v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Landstreet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silaj" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andretta" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bagnulo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V. Berdyugina" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078884" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321195v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lugo-Garcia" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomis" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gross" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0028-1082050" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398447v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dobler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12709.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286349v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398497v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paletou" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2008.13111.x" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428161v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Allaouchiche" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Lehot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392050v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dintrans" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Solanki" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13411.X" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286378v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390624v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13799.X" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390629v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.13809.X" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178247v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810502" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392059v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2008.12842.X" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253618v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvester" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078189" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170649v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Granier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Estaintot B.L." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manigand" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bathany" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131430v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;nicaud" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valat" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derr&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zakri" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.12.032" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7GJ92JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201960v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200747v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pailleret" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priv&#233;-Gill" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saedlou" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170197v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farret" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevassus" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtier" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-007-0682-4" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345654v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198956v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailleret" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398235v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.12194.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138876v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Semel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.10503.X" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286276v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Smith" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Bohlender" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Ryabchikova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Bolton" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054759" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138868v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Howarth" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2006.10558.X" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083162v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bouret" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00115.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138882v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. W. Fullerton" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054380" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427875v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Lehot" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138881v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Johnson" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054502" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398580v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ryabchikova" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200400112" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398400v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.09207.x" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020148v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rols" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjma Bendiab" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Almairac" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sauvajol" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.041404" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138888v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Eaton" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Williamson" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/498941" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091518v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Broca" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cruciani-Guglielmacci" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manteghetti" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derouet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192903v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loiseau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2003.10.021" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQ6C6C8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192907v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anglaret" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00313894v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braye" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oddou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertin-Maghit" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belgacem" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Damour" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063810v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathis" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Journet" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernier" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(99)00399-1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5WP7HRC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756670v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Zini" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Tillement" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Bertelli" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto A.E Bertelli" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm9704311" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D4V87B8J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255199v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farges" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19972138" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B8DA330FF52CCDEC2E7300E5A3F6027704FB325/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566063v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elezgaray" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00141-0" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZK9NXD94-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03038463v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vayssiere" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Risler" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mignotte" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.91.24.11752" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00212474v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Spegt" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0199000510150164500" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D97DDD37C84EAC75C8BD8424DB61AA1E28179291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210886v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Andr&#233;" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198800490120205900" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4201E3F6863A24714503D855C9636E7E76E12DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00228559v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19888375" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84B2C1F1624DDD946DCBF3FC70ACAB42CE0ECA6F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00210563v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holczer" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:019870048080136300" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5B5BBCB4F1AB5BF07CAE716D12B43B78DCDCA9E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429870v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Sawicki" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixue Zheng" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mauffay" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5117009" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323822v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105974v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kou" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kulenthirarajah" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Glorian" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530995v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kochukhov" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Strassmeier" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Carroll" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713310" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531817v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Atik" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touhami Ternifi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Bachir" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976282" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357473v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouzaki" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Chadel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Benyoucef" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959445" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357472v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saint-Eve" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959391" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357482v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959443" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373213v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lebre" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921315006705" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357484v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Belarbi" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959444" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402207v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Hannane" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouzeri" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509181v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jolly" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guilbert" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wident" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toffolon-Masclet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770016v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770050v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1743921314001835" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058653v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.06.058" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281752v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chegaar" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamzaoui" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Namoda" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.084" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860769v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.148" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248685v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arab" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Allouache" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kellal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860759v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maufay" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.076" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860754v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.074" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860774v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860757v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jafaar" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.075" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864762v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillard" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Real" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Lazzaroni" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860753v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Elmossaoui" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.054" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248634v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alouache" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772482v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772181v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.175" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772134v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.174" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772118v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.139" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772201v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2012.6210037" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772120v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.05.140" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772466v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248448v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.079" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623332v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600730v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sidawi" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Habchi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abboud" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Jaafar" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Allouch" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.084" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250023v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250005v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248451v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.077" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557502v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557505v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779436v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Pag&#232;s" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pierre" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255175v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianqi Cang" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Donati" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin P. Folsom" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7350690" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056101v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Eicher" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Carnoy" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boudon" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cibois" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iredu.u-bourgogne.fr/publications/collections-de-liredu/31-cahiers-de-liredu.html" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178750v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385198v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251293v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105979v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Glorian" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Genot" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouillard" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256232v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Donati" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253616v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00253614v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078492v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Howarth" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>