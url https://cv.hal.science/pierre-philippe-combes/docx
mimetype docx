--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -342,248 +342,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Economics in a Historical Perspective: Recovering Data with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mayer</w:t>
+                <w:t xml:space="preserve">Yanos Zylberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ej/ueac031⟩</w:t>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2021.103711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874070v1</w:t>
+                <w:t xml:space="preserve">halshs-03673240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Economics in a Historical Perspective: Recovering Data with Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanos Zylberberg</w:t>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94, </w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (648), pp.2644-2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2021.103711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03673240v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Production Function for Housing: Evidence from France</w:t>
               </w:r>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (10), pp.2766-2816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (4), pp. 1556-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1349,51 +1349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorting and agglomeration economies in French economics departments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1551,499 +1551,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaires et salariés en Île-de-France</w:t>
+                <w:t xml:space="preserve">Migration Externalities in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (2), pp.317-350. </w:t>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.152 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2015.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01313638v1</w:t>
+                <w:t xml:space="preserve">halshs-01137798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Externalities in China</w:t>
+                <w:t xml:space="preserve">Salaires et salariés en Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76, pp.152 - 167. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (2), pp.317-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2015.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01137798v1</w:t>
+                <w:t xml:space="preserve">halshs-01313638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Complexity, Quality of Institutions and the Pro-Trade Effect of Immigrants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Briant</w:t>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/twec.12109⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.158--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00942726v1</w:t>
+                <w:t xml:space="preserve">hal-01474263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Bosquet</w:t>
+                <w:t xml:space="preserve">Product Complexity, Quality of Institutions and the Pro-Trade Effect of Immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (2), pp.158--165. </w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.63 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/twec.12109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474263v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00942726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les femmes occupent-elles moins de postes à responsabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un panorama de la recherche française en économie comparant les approches Google Scholar et Econlit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition, market access and economic geography: Structural estimation and predictions for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41 (6), pp.508-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2820,77 +2820,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (3), pp.287-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3218,51 +3218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (2), pp.723-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3509,174 +3509,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Costs: Measures, Determinants and Regional Policy Implications for France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Transport costs: measures, determinants, and regional policy implications for France*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754078v1</w:t>
+                <w:t xml:space="preserve">hal-04246926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Trade Creating Effects of Business and Social Networks: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 66 (1), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3704,118 +3704,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport costs: measures, determinants, and regional policy implications for France*</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Costs: Measures, Determinants and Regional Policy Implications for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246926v1</w:t>
+                <w:t xml:space="preserve">halshs-00754078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of local employment in France</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts de transport et inégalités régionales. Une approche structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3), pp.505-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4344,165 +4344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02498595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some examples of gridded data use to study the process and impact of urbanization</w:t>
+                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cities Worshop, OCDE, Paris, 4 décembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Meeting of the Urban Economics Association, Columbia University, New-York, 12-13 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056314v1</w:t>
+                <w:t xml:space="preserve">halshs-02056290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
+                <w:t xml:space="preserve">Some examples of gridded data use to study the process and impact of urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Meeting of the Urban Economics Association, Columbia University, New-York, 12-13 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">Global Cities Worshop, OCDE, Paris, 4 décembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056290v1</w:t>
+                <w:t xml:space="preserve">halshs-02056314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal productivity gains in urban China</w:t>
               </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International conference on Industrial Organization and Spatial Economics, St Petersburg Higher School of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5373,73 +5373,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Workshop "Dynamics of inequalities in developing countries", Paris School of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492635v1</w:t>
+                <w:t xml:space="preserve">halshs-00492644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5563,73 +5563,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Dynamics of inequalities in developing countries", Paris School of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492644v1</w:t>
+                <w:t xml:space="preserve">halshs-00492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Princeton University Press, 416 p., 2008, 9780691124599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5843,184 +5843,184 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008</w:t>
+              <w:t xml:space="preserve">Princeton University Press, pp.416, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754863v1</w:t>
+                <w:t xml:space="preserve">hal-00311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Princeton University Press, pp.416, 2008</w:t>
+              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311000v1</w:t>
+                <w:t xml:space="preserve">halshs-00754863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie géographique : l'intégration des régions et des nations</w:t>
               </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Economica, pp.397, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie Géographique : l'intégration des régions et des nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6227,64 +6227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des variations de densité et d'accessibilité sur la productivité du travail et les salaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prager Jean-Claude; Thisse Jacques-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Paris Express: les enjeux économiques et urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2019, 978-2717870626</w:t>
@@ -6326,51 +6326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duranton; G. and Henderson; J. V. and Strange; W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Urban and Regional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5A, pp.247--348, 2015, 9780444595171</w:t>
@@ -6399,51 +6399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la qualité des publications en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6655,51 +6655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sotura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7313,64 +7313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban economics in a historical perspective: Recovering data with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanos Zylberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7388,90 +7388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7483,242 +7483,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating urban areas using building density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre de Bellefon</w:t>
+                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Gorin</w:t>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02368040v1</w:t>
+                <w:t xml:space="preserve">hal-03393072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delineating urban areas using building density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bosquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mayer</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393072v1</w:t>
+                <w:t xml:space="preserve">halshs-02368040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
               </w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7981,51 +7981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do large departments make academics more productive? Sorting and agglomeration economies in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,51 +8086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8526,77 +8526,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8627,51 +8627,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirics of agglomeration economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8702,51 +8702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8764,51 +8764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do large departments make academics more productive? Agglomeration and peer effects in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8839,51 +8839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8953,51 +8953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9041,51 +9041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9191,51 +9191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are academics who publish more also more cited? Individual determinants of publication and citation records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9266,77 +9266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9348,190 +9348,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Academics Who Publish More Also More Cited? Individual Determinants of Publication and Citation Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793632v1</w:t>
+                <w:t xml:space="preserve">halshs-00793647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Academics Who Publish More Also More Cited? Individual Determinants of Publication and Citation Records</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bosquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793647v1</w:t>
+                <w:t xml:space="preserve">halshs-00793632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neighbor is King: Customer Discrimination in the Housing Market</w:t>
               </w:r>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9807,51 +9807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un panorama de la recherche française en économie comparant les approches Google Scholar et Econlit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9876,164 +9876,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Missing Citations: A Quantitative Multi-Criteria Ranking of all Journals in Economics</w:t>
+                <w:t xml:space="preserve">The empirics of economic geography: How to draw policy implications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520325v1</w:t>
+                <w:t xml:space="preserve">halshs-00536078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The empirics of economic geography: How to draw policy implications?</w:t>
+                <w:t xml:space="preserve">Inferring Missing Citations: A Quantitative Multi-Criteria Ranking of all Journals in Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linnemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00536078v1</w:t>
+                <w:t xml:space="preserve">halshs-00520325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Identification of Agglomeration Economies</w:t>
               </w:r>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10101,203 +10101,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00535593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product complexity, quality of institutions and the pro-trade effect of immigrants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">PRODUCT COMPLEXITY, QUALITY OF INSTITUTIONS AND THE PRO-TRADE EFFECT OF IMMIGRANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00566772v1</w:t>
+                <w:t xml:space="preserve">halshs-00382510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCT COMPLEXITY, QUALITY OF INSTITUTIONS AND THE PRO-TRADE EFFECT OF IMMIGRANTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Product complexity, quality of institutions and the pro-trade effect of immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00382510v1</w:t>
+                <w:t xml:space="preserve">halshs-00566772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESTIMATING AGGLOMERATION ECONOMIES WITH HISTORY, GEOLOGY, AND WORKER EFFECTS</w:t>
               </w:r>
@@ -10309,51 +10309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10378,347 +10378,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586029v1</w:t>
+                <w:t xml:space="preserve">halshs-00586214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOTS TO BOXES: DO THE SIZE AND SHAPE OF SPATIAL UNITS JEOPARDIZE ECONOMIC GEOGRAPHY ESTIMATIONS?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00349294v1</w:t>
+                <w:t xml:space="preserve">halshs-00586029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOTS TO BOXES: DO THE SIZE AND SHAPE OF SPATIAL UNITS JEOPARDIZE ECONOMIC GEOGRAPHY ESTIMATIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586214v1</w:t>
+                <w:t xml:space="preserve">halshs-00349294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of spatial inaqualities in France : a long-run perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nakamura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanos Zylberberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duranton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre de Bellefon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.103226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdy063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbq038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-011-0092-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2007.04.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TD473RW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linnemer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Visser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6PCHTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2005.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2004.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQMTHWQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(99)00041-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W493L1JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stewart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sotura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moellerherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nakamura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanos Zylberberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duranton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre de Bellefon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.103226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdy063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbq038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-011-0092-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2007.04.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TD473RW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linnemer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Visser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6PCHTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2005.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2004.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQMTHWQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(99)00041-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W493L1JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stewart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sotura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moellerherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>