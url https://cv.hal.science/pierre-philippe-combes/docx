--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1239,222 +1239,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01762930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity Gains from Agglomeration and Migration in the People's Republic of China between 2002 and 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting and agglomeration economies in French economics departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Development Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (2), pp. 184 - 200. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp. 27-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/adev_a_00099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01638247v1</w:t>
+                <w:t xml:space="preserve">halshs-01643832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting and agglomeration economies in French economics departments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productivity Gains from Agglomeration and Migration in the People's Republic of China between 2002 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp. 27-44. </w:t>
+              <w:t xml:space="preserve">Asian Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp. 184 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/adev_a_00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01643832v1</w:t>
+                <w:t xml:space="preserve">halshs-01638247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Discrimination and Employment Outcomes: Theory and Evidence from the French Labor Market</w:t>
               </w:r>
@@ -3186,259 +3186,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Wage Disparities: Sorting Matters!</w:t>
+                <w:t xml:space="preserve">Publish or Peer-rich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linnemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2007.04.004⟩</w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.456-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754296v1</w:t>
+                <w:t xml:space="preserve">hal-00558189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish or Peer-rich</w:t>
+                <w:t xml:space="preserve">Spatial Wage Disparities: Sorting Matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Visser</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15 (3), pp.456-474. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (2), pp.723-742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2007.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2007.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00558189v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00754296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor Pooling, Labor Poaching, and Spatial Clustering</w:t>
               </w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermodal competition and regional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linnemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5278,73 +5278,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Income Inequality in China", Beijing Normal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">2010 Symposium on "China's Public Finance: Urbanization and China's Public Finance", China Center for Public Finance, Peking University, 16-17 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492646v1</w:t>
+                <w:t xml:space="preserve">halshs-00588025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5373,73 +5373,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Dynamics of inequalities in developing countries", Paris School of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on "Income Inequality in China", Beijing Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492644v1</w:t>
+                <w:t xml:space="preserve">halshs-00492646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5468,73 +5468,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Annual Reserve Bank of Australia Research Workshop "China and East Asia in the Global Economy", Sydney, 13-14 décembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Workshop "Dynamics of inequalities in developing countries", Paris School of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588026v1</w:t>
+                <w:t xml:space="preserve">halshs-00492644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5563,73 +5563,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Fourth Annual Reserve Bank of Australia Research Workshop "China and East Asia in the Global Economy", Sydney, 13-14 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492635v1</w:t>
+                <w:t xml:space="preserve">halshs-00588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5658,73 +5658,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Symposium on "China's Public Finance: Urbanization and China's Public Finance", China Center for Public Finance, Peking University, 16-17 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588025v1</w:t>
+                <w:t xml:space="preserve">halshs-00492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5755,96 +5755,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008, 9780691124599</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Princeton University Press, pp.416, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572483v1</w:t>
+                <w:t xml:space="preserve">hal-00311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
@@ -5870,157 +5870,157 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Princeton University Press, pp.416, 2008</w:t>
+              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311000v1</w:t>
+                <w:t xml:space="preserve">halshs-00754863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008, 9780691124599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754863v1</w:t>
+                <w:t xml:space="preserve">hal-03572483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie géographique : l'intégration des régions et des nations</w:t>
               </w:r>
@@ -7483,343 +7483,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mayer</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393072v1</w:t>
+                <w:t xml:space="preserve">halshs-01989668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating urban areas using building density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre de Bellefon</w:t>
+                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Gorin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02368040v1</w:t>
+                <w:t xml:space="preserve">hal-03393072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delineating urban areas using building density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jianguo Wang</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989668v1</w:t>
+                <w:t xml:space="preserve">halshs-02368040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity gains from agglomeration and migration in Chinese cities over 2002-2013</w:t>
               </w:r>
@@ -8142,139 +8142,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01412393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Externalities in Chinese Cities</w:t>
+                <w:t xml:space="preserve">Neighbor Discrimination: Theory and evidence from the French rental market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459978v1</w:t>
+                <w:t xml:space="preserve">hal-03568163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration externalities in Chinese cities</w:t>
+                <w:t xml:space="preserve">Migration Externalities in Chinese Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Démurger</w:t>
@@ -8294,341 +8307,315 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01128858v1</w:t>
+                <w:t xml:space="preserve">hal-03459978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbor Discrimination: Theory and evidence from the French rental market</w:t>
+                <w:t xml:space="preserve">Migration externalities in Chinese cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568163v1</w:t>
+                <w:t xml:space="preserve">halshs-01128858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer discrimination and employment outcomes: Theory and evidence from the French labor market</w:t>
+                <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568534v1</w:t>
+                <w:t xml:space="preserve">halshs-01071761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Customer discrimination and employment outcomes: Theory and evidence from the French labor market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541384v1</w:t>
+                <w:t xml:space="preserve">hal-03568534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The empirics of agglomeration economies</w:t>
               </w:r>
@@ -8683,1044 +8670,1057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01071761v1</w:t>
+                <w:t xml:space="preserve">hal-03541384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do large departments make academics more productive? Agglomeration and peer effects in research</w:t>
+                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460912v1</w:t>
+                <w:t xml:space="preserve">hal-01070521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urbanisation and Migration Externalities in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia García-Peñalosa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00875204v1</w:t>
+                <w:t xml:space="preserve">halshs-00786107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaires et salariés en Ile-de-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are academics who publish more also more cited? Individual determinants of publication and citation records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00849080v1</w:t>
+                <w:t xml:space="preserve">hal-01498237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do large departments make academics more productive? Agglomeration and peer effects in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00849078v1</w:t>
+                <w:t xml:space="preserve">hal-03460912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation and Migration Externalities in China</w:t>
+                <w:t xml:space="preserve">Salaires et salariés en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00786107v1</w:t>
+                <w:t xml:space="preserve">halshs-00849080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are academics who publish more also more cited? Individual determinants of publication and citation records</w:t>
+                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia García-Peñalosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498237v1</w:t>
+                <w:t xml:space="preserve">halshs-00875204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070521v1</w:t>
+                <w:t xml:space="preserve">halshs-00849078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Academics Who Publish More Also More Cited? Individual Determinants of Publication and Citation Records</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Cost of Agglomeration: Land Prices in Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793647v1</w:t>
+                <w:t xml:space="preserve">hal-03461075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are Academics Who Publish More Also More Cited? Individual Determinants of Publication and Citation Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793632v1</w:t>
+                <w:t xml:space="preserve">halshs-00793647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neighbor is King: Customer Discrimination in the Housing Market</w:t>
+                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793403v1</w:t>
+                <w:t xml:space="preserve">halshs-00793632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Agglomeration: Land Prices in Cities</w:t>
+                <w:t xml:space="preserve">The Neighbor is King: Customer Discrimination in the Housing Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461075v1</w:t>
+                <w:t xml:space="preserve">halshs-00793403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Discrimination and Employment Outcomes: Theory and Evidence from the French Labor Market</w:t>
               </w:r>
@@ -9957,51 +9957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Missing Citations: A Quantitative Multi-Criteria Ranking of all Journals in Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linnemer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10931,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nakamura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanos Zylberberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duranton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre de Bellefon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.103226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdy063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbq038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-011-0092-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2007.04.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TD473RW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linnemer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Visser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6PCHTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2005.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2004.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQMTHWQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(99)00041-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W493L1JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588026v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311000v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stewart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sotura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moellerherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nakamura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanos Zylberberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duranton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre de Bellefon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.103226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdy063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbq038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-011-0092-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linnemer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Visser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6PCHTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2007.04.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TD473RW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2005.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2004.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQMTHWQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(99)00041-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W493L1JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stewart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sotura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moellerherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>