--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -342,248 +342,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Economics in a Historical Perspective: Recovering Data with Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanos Zylberberg</w:t>
+                <w:t xml:space="preserve">Emeric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2021.103711⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (648), pp.2644-2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ej/ueac031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03673240v1</w:t>
+                <w:t xml:space="preserve">hal-03874070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Economics in a Historical Perspective: Recovering Data with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Henry</w:t>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Mayer</w:t>
+                <w:t xml:space="preserve">Yanos Zylberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economic Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (648), pp.2644-2673. </w:t>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ej/ueac031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2021.103711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874070v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03673240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Production Function for Housing: Evidence from France</w:t>
               </w:r>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 129 (10), pp.2766-2816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -712,51 +712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1050,51 +1050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86 (4), pp. 1556-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,222 +1239,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01762930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorting and agglomeration economies in French economics departments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Productivity Gains from Agglomeration and Migration in the People's Republic of China between 2002 and 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101, pp. 27-44. </w:t>
+              <w:t xml:space="preserve">Asian Development Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp. 184 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/adev_a_00099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01643832v1</w:t>
+                <w:t xml:space="preserve">halshs-01638247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity Gains from Agglomeration and Migration in the People's Republic of China between 2002 and 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sorting and agglomeration economies in French economics departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Development Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (2), pp. 184 - 200. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101, pp. 27-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/adev_a_00099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2017.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01638247v1</w:t>
+                <w:t xml:space="preserve">halshs-01643832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Discrimination and Employment Outcomes: Theory and Evidence from the French Labor Market</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (2), pp.317-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1759,291 +1759,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01313638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Product Complexity, Quality of Institutions and the Pro-Trade Effect of Immigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (1), pp.63 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.12109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474263v1</w:t>
+                <w:t xml:space="preserve">halshs-00942726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Complexity, Quality of Institutions and the Pro-Trade Effect of Immigrants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Briant</w:t>
+                <w:t xml:space="preserve">Le monde universitaire, un laboratoire d'analyse des différences d'avancement de carrière des hommes et des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (1), pp.63 - 85. </w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2), pp.158--165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/twec.12109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rce.015.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00942726v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les femmes occupent-elles moins de postes à responsabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIEPP Policy Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2068,51 +2068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un panorama de la recherche française en économie comparant les approches Google Scholar et Econlit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2185,51 +2185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.253-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,264 +2633,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The empirics of economic geography: how to draw policy implications?</w:t>
+                <w:t xml:space="preserve">Competition, market access and economic geography: Structural estimation and predictions for France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of World Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 147 (3), pp.567-592. </w:t>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (6), pp.508-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10290-011-0092-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676677v1</w:t>
+                <w:t xml:space="preserve">halshs-00754508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition, market access and economic geography: Structural estimation and predictions for France</w:t>
+                <w:t xml:space="preserve">The empirics of economic geography: how to draw policy implications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of World Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 147 (3), pp.567-592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10290-011-0092-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2011.03.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754508v1</w:t>
+                <w:t xml:space="preserve">hal-00676677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (3), pp.287-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,259 +3186,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publish or Peer-rich</w:t>
+                <w:t xml:space="preserve">Spatial Wage Disparities: Sorting Matters!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Visser</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labour Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.labeco.2007.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (2), pp.723-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2007.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558189v1</w:t>
+                <w:t xml:space="preserve">halshs-00754296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Wage Disparities: Sorting Matters!</w:t>
+                <w:t xml:space="preserve">Publish or Peer-rich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linnemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Visser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 63 (2), pp.723-742. </w:t>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (3), pp.456-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2007.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2007.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00754296v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labor Pooling, Labor Poaching, and Spatial Clustering</w:t>
               </w:r>
@@ -3509,313 +3509,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00754183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport costs: measures, determinants, and regional policy implications for France*</w:t>
+                <w:t xml:space="preserve">The Trade Creating Effects of Business and Social Networks: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
+              <w:t xml:space="preserve">Journal of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (1), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2004.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246926v1</w:t>
+                <w:t xml:space="preserve">hal-00268768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trade Creating Effects of Business and Social Networks: Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport Costs: Measures, Determinants and Regional Policy Implications for France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of International Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66 (1), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinteco.2004.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268768v1</w:t>
+                <w:t xml:space="preserve">halshs-00754078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport Costs: Measures, Determinants and Regional Policy Implications for France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Transport costs: measures, determinants, and regional policy implications for France*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (3), pp.319-349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jnlecg/lbh062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00754078v1</w:t>
+                <w:t xml:space="preserve">hal-04246926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dynamics of local employment in France</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts de transport et inégalités régionales. Une approche structurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 53 (3), pp.505-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermodal competition and regional inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Linnemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4344,165 +4344,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02498595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
+                <w:t xml:space="preserve">Some examples of gridded data use to study the process and impact of urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Meeting of the Urban Economics Association, Columbia University, New-York, 12-13 octobre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, New York, United States</w:t>
+              <w:t xml:space="preserve">Global Cities Worshop, OCDE, Paris, 4 décembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056290v1</w:t>
+                <w:t xml:space="preserve">halshs-02056314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some examples of gridded data use to study the process and impact of urbanization</w:t>
+                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cities Worshop, OCDE, Paris, 4 décembre 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">13th Meeting of the Urban Economics Association, Columbia University, New-York, 12-13 octobre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056314v1</w:t>
+                <w:t xml:space="preserve">halshs-02056290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unequal productivity gains in urban China</w:t>
               </w:r>
@@ -4691,51 +4691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International conference on Industrial Organization and Spatial Economics, St Petersburg Higher School of Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Pétersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5278,73 +5278,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Symposium on "China's Public Finance: Urbanization and China's Public Finance", China Center for Public Finance, Peking University, 16-17 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">Fourth Annual Reserve Bank of Australia Research Workshop "China and East Asia in the Global Economy", Sydney, 13-14 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588025v1</w:t>
+                <w:t xml:space="preserve">halshs-00588026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5373,73 +5373,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Income Inequality in China", Beijing Normal University</w:t>
+              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492646v1</w:t>
+                <w:t xml:space="preserve">halshs-00492635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5468,73 +5468,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Dynamics of inequalities in developing countries", Paris School of Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on "Income Inequality in China", Beijing Normal University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492644v1</w:t>
+                <w:t xml:space="preserve">halshs-00492646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5563,73 +5563,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Annual Reserve Bank of Australia Research Workshop "China and East Asia in the Global Economy", Sydney, 13-14 décembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Workshop "Dynamics of inequalities in developing countries", Paris School of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00588026v1</w:t>
+                <w:t xml:space="preserve">halshs-00492644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agglomeration economies and individual wage disparities in China</w:t>
               </w:r>
@@ -5658,73 +5658,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Annual SEBA-GATE Workshop, Beijing Normal University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">2010 Symposium on "China's Public Finance: Urbanization and China's Public Finance", China Center for Public Finance, Peking University, 16-17 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00492635v1</w:t>
+                <w:t xml:space="preserve">halshs-00588025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5755,139 +5755,139 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Princeton University Press, pp.416, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008, 9780691124599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00311000v1</w:t>
+                <w:t xml:space="preserve">hal-03572483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5931,96 +5931,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Geography: The Integration of Regions and Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Princeton University Press, 416 p., 2008, 9780691124599</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Princeton University Press, pp.416, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03572483v1</w:t>
+                <w:t xml:space="preserve">hal-00311000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie géographique : l'intégration des régions et des nations</w:t>
               </w:r>
@@ -6032,51 +6032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Economica, pp.397, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6107,51 +6107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie Géographique : l'intégration des régions et des nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6227,64 +6227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des variations de densité et d'accessibilité sur la productivité du travail et les salaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prager Jean-Claude; Thisse Jacques-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Paris Express: les enjeux économiques et urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2019, 978-2717870626</w:t>
@@ -6326,51 +6326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duranton; G. and Henderson; J. V. and Strange; W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Urban and Regional Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5A, pp.247--348, 2015, 9780444595171</w:t>
@@ -6399,51 +6399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de la qualité des publications en économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6655,51 +6655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7099,51 +7099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Berson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Sotura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7313,64 +7313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban economics in a historical perspective: Recovering data with machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanos Zylberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7388,90 +7388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7483,197 +7483,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delineating urban areas using building density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jianguo Wang</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01989668v1</w:t>
+                <w:t xml:space="preserve">halshs-02368040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Effects in Academic Research: Senders and Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7685,141 +7698,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating urban areas using building density</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unequal Migration and Urbanisation Gains in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Gorin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianguo Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02368040v1</w:t>
+                <w:t xml:space="preserve">halshs-01989668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity gains from agglomeration and migration in Chinese cities over 2002-2013</w:t>
               </w:r>
@@ -7919,51 +7919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7981,51 +7981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do large departments make academics more productive? Sorting and agglomeration economies in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8086,51 +8086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8142,152 +8142,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01412393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighbor Discrimination: Theory and evidence from the French rental market</w:t>
+                <w:t xml:space="preserve">Migration Externalities in Chinese Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568163v1</w:t>
+                <w:t xml:space="preserve">hal-03459978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration Externalities in Chinese Cities</w:t>
+                <w:t xml:space="preserve">Migration externalities in Chinese cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Démurger</w:t>
@@ -8307,1186 +8294,1199 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03459978v1</w:t>
+                <w:t xml:space="preserve">halshs-01128858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration externalities in Chinese cities</w:t>
+                <w:t xml:space="preserve">Neighbor Discrimination: Theory and evidence from the French rental market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01128858v1</w:t>
+                <w:t xml:space="preserve">hal-03568163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
+                <w:t xml:space="preserve">Customer discrimination and employment outcomes: Theory and evidence from the French labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laouenan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01071761v1</w:t>
+                <w:t xml:space="preserve">hal-03568534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer discrimination and employment outcomes: Theory and evidence from the French labor market</w:t>
+                <w:t xml:space="preserve">The empirics of agglomeration economies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568534v1</w:t>
+                <w:t xml:space="preserve">hal-03460237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The empirics of agglomeration economies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460237v1</w:t>
+                <w:t xml:space="preserve">hal-03541384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Promotions: Evidence from Academic Economists in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Empirics of Agglomeration Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541384v1</w:t>
+                <w:t xml:space="preserve">halshs-01071761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Do large departments make academics more productive? Agglomeration and peer effects in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070521v1</w:t>
+                <w:t xml:space="preserve">hal-03460912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation and Migration Externalities in China</w:t>
+                <w:t xml:space="preserve">Salaires et salariés en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shi Li</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00786107v1</w:t>
+                <w:t xml:space="preserve">halshs-00849080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are academics who publish more also more cited? Individual determinants of publication and citation records</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia García-Peñalosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498237v1</w:t>
+                <w:t xml:space="preserve">halshs-00875204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do large departments make academics more productive? Agglomeration and peer effects in research</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460912v1</w:t>
+                <w:t xml:space="preserve">halshs-00849078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaires et salariés en Ile-de-France</w:t>
+                <w:t xml:space="preserve">Urbanisation and Migration Externalities in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Démurger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00849080v1</w:t>
+                <w:t xml:space="preserve">halshs-00786107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Are academics who publish more also more cited? Individual determinants of publication and citation records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00875204v1</w:t>
+                <w:t xml:space="preserve">hal-01498237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender and Competition: Evidence from Academic Promotions in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Garcia-Peñalosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00849078v1</w:t>
+                <w:t xml:space="preserve">hal-01070521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cost of Agglomeration: Land Prices in Cities</w:t>
+                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461075v1</w:t>
+                <w:t xml:space="preserve">halshs-00793632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Academics Who Publish More Also More Cited? Individual Determinants of Publication and Citation Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9511,216 +9511,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00793647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Costs of Agglomeration: Land Prices in French Cities</w:t>
+                <w:t xml:space="preserve">The Neighbor is King: Customer Discrimination in the Housing Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Decreuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schmutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793632v1</w:t>
+                <w:t xml:space="preserve">halshs-00793403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neighbor is King: Customer Discrimination in the Housing Market</w:t>
+                <w:t xml:space="preserve">The Cost of Agglomeration: Land Prices in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Trannoy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793403v1</w:t>
+                <w:t xml:space="preserve">hal-03461075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer Discrimination and Employment Outcomes: Theory and Evidence from the French Labor Market</w:t>
               </w:r>
@@ -9807,51 +9807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un panorama de la recherche française en économie comparant les approches Google Scholar et Econlit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9876,164 +9876,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00652730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The empirics of economic geography: How to draw policy implications?</w:t>
+                <w:t xml:space="preserve">Inferring Missing Citations: A Quantitative Multi-Criteria Ranking of all Journals in Economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Linnemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00536078v1</w:t>
+                <w:t xml:space="preserve">halshs-00520325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring Missing Citations: A Quantitative Multi-Criteria Ranking of all Journals in Economics</w:t>
+                <w:t xml:space="preserve">The empirics of economic geography: How to draw policy implications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520325v1</w:t>
+                <w:t xml:space="preserve">halshs-00536078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Identification of Agglomeration Economies</w:t>
               </w:r>
@@ -10045,51 +10045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Duranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gobillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10107,77 +10107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCT COMPLEXITY, QUALITY OF INSTITUTIONS AND THE PRO-TRADE EFFECT OF IMMIGRANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10195,77 +10195,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product complexity, quality of institutions and the pro-trade effect of immigrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10277,448 +10277,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTIMATING AGGLOMERATION ECONOMIES WITH HISTORY, GEOLOGY, AND WORKER EFFECTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Roux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00347451v1</w:t>
+                <w:t xml:space="preserve">halshs-00586029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DOTS TO BOXES: DO THE SIZE AND SHAPE OF SPATIAL UNITS JEOPARDIZE ECONOMIC GEOGRAPHY ESTIMATIONS?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586214v1</w:t>
+                <w:t xml:space="preserve">halshs-00349294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dots to boxes: Do the size and shape of spatial units jeopardize economic geography estimations?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESTIMATING AGGLOMERATION ECONOMIES WITH HISTORY, GEOLOGY, AND WORKER EFFECTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miren Lafourcade</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Duranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gobillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00586029v1</w:t>
+                <w:t xml:space="preserve">halshs-00347451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOTS TO BOXES: DO THE SIZE AND SHAPE OF SPATIAL UNITS JEOPARDIZE ECONOMIC GEOGRAPHY ESTIMATIONS?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The rise and fall of spatial inequalities in France: A long-run perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-François Thisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00349294v1</w:t>
+                <w:t xml:space="preserve">halshs-00586214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of spatial inaqualities in France : a long-run perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Philippe Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miren Lafourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-François Thisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,51 +10931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nakamura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanos Zylberberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103711" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duranton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre de Bellefon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.103226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdy063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbq038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-011-0092-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558189v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linnemer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Visser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.04.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6PCHTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754296v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2007.04.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TD473RW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2005.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2004.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQMTHWQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(99)00041-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W493L1JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056290v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056314v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588026v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492635v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572483v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stewart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sotura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moellerherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368040v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459978v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849080v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849078v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461075v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793403v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536078v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520325v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie D&#233;murger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuyan Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2025.103527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05446319v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gorin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shohei Nakamura" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104152" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03874070v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mayer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/ueac031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03673240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gobillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanos Zylberberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2021.103711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duranton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/715076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02492519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre de Bellefon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2019.103226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguo Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdeveco.2019.01.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garc&#237;a-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjoe.12300" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/restud/rdy063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01762930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decreuse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schmutz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2018.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/adev_a_00099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2017.05.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laouenan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/682332" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2015.02.004" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313638v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942726v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren Lafourcade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01474263v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Garcia-Pe&#241;alosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.015.0158" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541427v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03206938v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.224.0477" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754585v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2012.11.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00812695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Puga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3982/ECTA8442" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeg/lbq038" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Fran&#231;ois Thisse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Toutain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eeh.2010.12.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDTV8082-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2011.03.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81V1BZC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10290-011-0092-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2009.09.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813440v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bouvard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1736" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2009.1737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2007.04.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TD473RW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Linnemer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Visser" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2007.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6PCHTP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754183v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2005.06.003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinteco.2004.07.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnlecg/lbh062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magnac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Robin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2004.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQMTHWQF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246930v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reco.2002.410421" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0462(99)00041-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W493L1JK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353389v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02197101v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02498595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056304v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661748v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420835v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658571v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492646v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588025v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457401v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754795v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754703v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942192v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345529v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stewart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04358027v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04346733v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sotura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04345458v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Moellerherm" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01989668v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400852v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01412393v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459978v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01128858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568163v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568534v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03541384v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071761v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03460912v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849080v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849078v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786107v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01498237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01070521v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461075v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624435v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652730v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536078v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382510v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566772v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586029v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347451v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586214v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349293v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>