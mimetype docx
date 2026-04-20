--- v0 (2026-03-15)
+++ v1 (2026-04-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Philippe-Meden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-philippe-meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2236-2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième époque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Linearis, 9782377690640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Sport à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corps de l'esprit, 9791030000801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les anthropopages, 9782355391996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entraînement et le haut niveau dans les arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'enseignement & de recherche en ethnoscénologie, SOFETH/MSHPN, coll. &amp;quot;L'ethnographie, n°6&amp;quot;, 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Berenice De Sanctis, Pierre Philippe-Meden. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, 03361438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, nouveaux mouvements religieux et dérives sectaires / Érotisme et radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Philippe-Meden, S. Héas (dir.). Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque dans l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 289, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le origini del Metodo Naturale di Educazione Fisica e Morale di Georges Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formazione &amp; Insegnamento : European Journal of Research on Education and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7346/-fei-XX-02-22_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A forerunner of women's gymnastics and school and scouting educational model: Georges Hébert and the virtues of the Natural Method of Physical and Moral Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTimes Journal of Education Technology and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIV (3), pp.197-209. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14668/QTimes_14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France ou la Marylin du défilé-spectacle Mugler Follies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jouer Marilyn, 9, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie de la performance art-sport (Paris 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Dinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et théâtre : une relation féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la recherche en ethnoscénologie », L'ethnographie, 5-6 | 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique de la médiatisation sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux olympiques et paralympiques 2024. Les promesses de Paris en question, 225, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit dramaturgie circassienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable » de Rita Renoir (1972) : Ethnoscénologie d’un mimodrame porno-sataniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (1), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbdrama.2020.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Fratellini, le mythe et l'Académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste théâtral en EPS. Histoire, discours, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Variations autour du geste théâtral, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurihara Nanako, La chose la plus étrangère au monde. Analyse critique du butō de Hijikata Tatsumi, Bruno Fernandes (trad.), Dijon, les Presses du réel, « Délashiné ! », 2017, 260p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebertist Palestra: Physical Education for Women, Leisure and Natural Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-4698218164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit ‘dramaturgie du corps’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier Pédagogique du Collectif des Arts du Mime et du Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vulnérabilité à l’innovation dans l’histoire de l’EPMS : le rôle de G. Hébert (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strip-tease burlesque is not dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes de l’obscène, 269, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corps, culture et apprentissage, 7, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strip-tease français du cabaret au théâtre expérimental (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Formes mineures et minoritaires dans les arts du spectacle, 5, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation physique, une revue : sportive, scientifique, pédagogique, d'enseignement et de critique (1902-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sport et littérature, 36-37, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestres hébertistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité hébertiste et philosophie mystique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ethnoscénologie. Les incarnations de l'imaginaire, 4, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.115--137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosstephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coubertin et la gymnastique : une œuvre d'utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'etudes olympiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Coubertin : vie, vision, influences et réalisations du fondateur des jeux olympiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.21-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports à composante artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-130, 2023, Héritage et mémoire des associations, 9782140349904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscène des performing arts au Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obscène, mode d’emploi. Considérations intempestives à l’usage du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.55-66, 2022, 978-2-85892-641-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna16.9782858926404.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attente occidentale : retour à la nature, hygiénisme et culturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.435-442, 2021, 9782226448286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée du cirque dans la formation des enseignants et enseignantes en éducation physique et sportive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goudard et D. Barrault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauramps médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-397, 2020, 9791030302691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Renoir : strip-teaseuse, femme fatale et actrice surréaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale. De ses origines à ses métamorphoses plastiques, littéraires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert (1875-1957) A naturalist's invention of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage entre les corps au tournant des XIXè et XXè siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Andrieu, pp.175-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Philippe-Meden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2015, Les anthropopages, 978-2-35539-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HÉBERT, Georges (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Les origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mouvements des Savoirs, 978-2-343-06935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert et l'esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Froissart, Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger, sous la direction de Tony Froissart et Jean Saint-Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2014, 978-2-915271-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert : un gymnaste de référence pour Jacques Copeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Copeau, hier et aujourd'hui, suivis de la pièce inédite de Jean-Villard-Gilles et Michel Saint-Denis "Les Jeunes Gens et l'Araignée", sous la direction de Milos Mistrik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Veda; Éditions de l'Amandier, pp.54-84, 2014, 978-2-35516-269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la méthode naturelle, et sur l'histoire de l'hébertisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle. Textes réunis par Bernard Andrieu, Jacqueline Morlot et Guillaume Richard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-354, 2013, 978-2-910448-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Sandow (1867-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Roques S., (2015), Dans la peau d’un acteur, Paris : Armand Colin, 188 p., ISBN : 9782200294441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surplus par la perte. Représentations et physicalité de l'excédent de peau non intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nu en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'hébertisme et le dopage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébertisme et santé (1913-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et joie de vivre. Ambitions sanitaires et pédagogiques des premiers hébertistes belges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Compère; Université de Liège; La Fabrique Philosophique. Collectif de recherche en didactique de la philosophie; Sport'Nat. Fédération Belge d'Hébertisme et de Yoga, Apr 2023, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Training de l’acteur : une source pour l’histoire du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport, 15èmes Carrefour d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation physique hébertiste du comédien en France (1921-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu : statuts, esthétiques, processus et techniques pour l’interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sports à composantes artistiques », Table-ronde animée par Pierre Philippe-Meden avec la participation de Vincent Berhault (Maison des Jonglages), Charlène Dray (UPVM3 RiRRa21), Benjamin Paon (UM/SanteSiH), Paul Warnery (UPVM3 RiRRa21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme. Colloque international Pierre de Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Épistémologie de l’entre-corps dansant/dansé au théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dansant : entre performance artistiques et pratiques théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps frontière. Quel corps de cirque entre études théâtrales et études sportives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Arts &amp; Sciences. Cinquième semaine de cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation à l'interdisciplinarité dans les arts du spectacle vivant », Table ronde animée par Pierre Philippe-Meden avec la participation de Philippe Goudard (Montpellier 3), Jean-Marie Pradier (MSHPN) et Gabriele Sofia (Grenoble Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : « Interactions/intégrations : acteurs-spectateurs en répétition, sur scène et dans la salle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pratiques festives et carnavalesques dans l’histoire de la revue L’Ethnographie (1913-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de la recherche sur les pratiques festives et carnavalesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées de praticiens, chorégraphes et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler (d’)Artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en danse (aCD), Centre National de la Danse, Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthode naturelle et écologie corporelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être hébertiste en 2019, Commission Internationale de Sport’Nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Mais où sont les dames d’antan ?” : l’érotologie des années 1970-80 contre la nostalgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps circassien, corps désirant : esthétique du corps dans le cirque », Rencontre « bord-plateau » organisée et animée par Gwénola David (directrice générale d'ARTCENA) avec la participation de Pascal Jacob (Académie Fratellini, École national de cirque de Montréal), Michaël Pallandre (Cie Diable au corps), Pierre Philippe-Meden (Montpellier 3), à l'occasion du spectacle « Reflets dans un oeil d'homme » (Cie Diable au corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Cirque, Territoire de Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles croisées de praticiens, chorégraphes et chercheurs ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Parler (d’) Artistes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Chercheurs en Danse (aCD, Paris), Centre National de la Danse (CND), Pantin (93), Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable de Rita Renoir (1972). Ethnoscénologie d'un mimodrame porno-sataniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) de la sorcellerie : cinéma, théâtre, arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les beaux corps nus des guerriers de la nation (1902-1940) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps masculins : représentations littéraires et iconographiques de la nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éroscénologie : enjeux épistémologiques et méthodologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le genre à travers la perspective historique, Atelier des Doctorants du Centre National de la Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Palestra, une utopie du corps : des amazones hébertistes dans l’Entre-deux-guerres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, utopies, hétérotopies, dans les arts et l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : du strip-tease à l’insoumission radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance : un espace de visibilité pour les femmes artistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de tradition dans l’histoire de L’Ethnographie (la revue, 1858-2018) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition, transmission, que faire des formes spectaculaires vivantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Training pour une prière charnelle chez J. Grotowski (1933-1999) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations/enseignement en arts du cirque et dans les activités physiques artistiques – des années 1970 à nos jours, 5e journées d’études de la SFHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : Strip-teaseuse et femme fatale des années soixante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale de ses origines à ses métamorphoses plastiques, littéraires et médiatiques, 3ème colloque international de l’École Émile Cohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps naturel des athlétesses-danseuses hébertistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme dans les arts du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taza, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez-dit kalari-yoga ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Innovations dans les sports de combats et les arts martiaux, 13e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La quadrupédie hébertiste (locomotion, geste, acrobatie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps. Les pratiques émersiologiques aujourd’hui (cirque, performance, marionnettes, arts immersifs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Néo-hébertisme, le retour du retour à la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rétro au néo. Entre nostalgie et réinvention : Objets en mouvement !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retours ethnoscénologiques sur le 1st Sport’Nat® European Training (Theux La Reid, 2015) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taza, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de la notion de bien-être en kalaripayatt (France, 2002-2014) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et bien-être : discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme et corporéité créative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et apprentissage : un tandem à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le septième sens de Paul le Cour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual SSFH Conference-History and the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Social representations versus eroticism in striptease in France between 1950-1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Corps féminins ; image et temps. Une histoire interdisciplinaire du regard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le kalaripayatt s’aligne sur les médecines non conventionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux, 12e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme, gymnastique et jeux dramatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th drama and education IDEA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de l’hébertisme et réflexe but, balises pour l’histoire de la formation de l’acteur en France, au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Dialogues between Theatre and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de l’Antique & de l’Athlétie chez Georges Hébert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La danse antique, 10e édition des Dionysies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Hébert traducteur de “Physical Culture” (B. Macfadden) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures corporelles : héritages et pratiques. Culture physique, libre culture du corps, embodiment… Des expériences sources à l’écologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminisme et initiation naturiste à la Palestra de Deauville (1919-1929) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Délices du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La danse naturelle des athlétesses de La Palestra hébertiste à Deauville (1919-1939) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et création dans l’histoire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La religion de la beauté, l’aisthésis et l’hébertisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, terre du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hébertisme, la danse et le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps, la danse et le théâtre. Frontières, postures et croisements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation Physique (1902-1940), Approche ethnoscénologique du corpus hébertiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues littéraires et artistiques (1870-1940) : Perspectives méthodologiques et apports critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Philippe-Meden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-philippe-meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2236-2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième époque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Linearis, 9782377690640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Sport à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corps de l'esprit, 9791030000801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les anthropopages, 9782355391996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entraînement et le haut niveau dans les arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'enseignement & de recherche en ethnoscénologie, SOFETH/MSHPN, coll. &amp;quot;L'ethnographie, n°6&amp;quot;, 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Berenice De Sanctis, Pierre Philippe-Meden. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, 03361438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, nouveaux mouvements religieux et dérives sectaires / Érotisme et radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Philippe-Meden, S. Héas (dir.). Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque dans l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 289, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A forerunner of women's gymnastics and school and scouting educational model: Georges Hébert and the virtues of the Natural Method of Physical and Moral Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTimes Journal of Education Technology and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIV (3), pp.197-209. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14668/QTimes_14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le origini del Metodo Naturale di Educazione Fisica e Morale di Georges Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formazione &amp; Insegnamento : European Journal of Research on Education and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-373. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7346/-fei-XX-02-22_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France ou la Marylin du défilé-spectacle Mugler Follies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jouer Marilyn, 9, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la recherche en ethnoscénologie », L'ethnographie, 5-6 | 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et théâtre : une relation féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie de la performance art-sport (Paris 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Dinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique de la médiatisation sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux olympiques et paralympiques 2024. Les promesses de Paris en question, 225, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit dramaturgie circassienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable » de Rita Renoir (1972) : Ethnoscénologie d’un mimodrame porno-sataniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (1), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbdrama.2020.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Fratellini, le mythe et l'Académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste théâtral en EPS. Histoire, discours, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Variations autour du geste théâtral, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurihara Nanako, La chose la plus étrangère au monde. Analyse critique du butō de Hijikata Tatsumi, Bruno Fernandes (trad.), Dijon, les Presses du réel, « Délashiné ! », 2017, 260p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebertist Palestra: Physical Education for Women, Leisure and Natural Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-4698218164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit ‘dramaturgie du corps’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier Pédagogique du Collectif des Arts du Mime et du Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vulnérabilité à l’innovation dans l’histoire de l’EPMS : le rôle de G. Hébert (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strip-tease burlesque is not dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes de l’obscène, 269, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corps, culture et apprentissage, 7, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strip-tease français du cabaret au théâtre expérimental (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Formes mineures et minoritaires dans les arts du spectacle, 5, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.115--137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestres hébertistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité hébertiste et philosophie mystique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ethnoscénologie. Les incarnations de l'imaginaire, 4, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation physique, une revue : sportive, scientifique, pédagogique, d'enseignement et de critique (1902-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sport et littérature, 36-37, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coubertin et la gymnastique : une œuvre d'utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'etudes olympiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Coubertin : vie, vision, influences et réalisations du fondateur des jeux olympiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.21-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosstephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports à composante artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-130, 2023, Héritage et mémoire des associations, 9782140349904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscène des performing arts au Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obscène, mode d’emploi. Considérations intempestives à l’usage du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.55-66, 2022, 978-2-85892-641-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna16.9782858926404.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attente occidentale : retour à la nature, hygiénisme et culturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.435-442, 2021, 9782226448286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée du cirque dans la formation des enseignants et enseignantes en éducation physique et sportive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goudard et D. Barrault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauramps médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-397, 2020, 9791030302691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Renoir : strip-teaseuse, femme fatale et actrice surréaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale. De ses origines à ses métamorphoses plastiques, littéraires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert (1875-1957) A naturalist's invention of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage entre les corps au tournant des XIXè et XXè siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Andrieu, pp.175-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Philippe-Meden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2015, Les anthropopages, 978-2-35539-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HÉBERT, Georges (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Les origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mouvements des Savoirs, 978-2-343-06935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert et l'esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Froissart, Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger, sous la direction de Tony Froissart et Jean Saint-Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2014, 978-2-915271-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert : un gymnaste de référence pour Jacques Copeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Copeau, hier et aujourd'hui, suivis de la pièce inédite de Jean-Villard-Gilles et Michel Saint-Denis "Les Jeunes Gens et l'Araignée", sous la direction de Milos Mistrik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Veda; Éditions de l'Amandier, pp.54-84, 2014, 978-2-35516-269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la méthode naturelle, et sur l'histoire de l'hébertisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle. Textes réunis par Bernard Andrieu, Jacqueline Morlot et Guillaume Richard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-354, 2013, 978-2-910448-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Sandow (1867-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Roques S., (2015), Dans la peau d’un acteur, Paris : Armand Colin, 188 p., ISBN : 9782200294441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surplus par la perte. Représentations et physicalité de l'excédent de peau non intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nu en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'hébertisme et le dopage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébertisme et santé (1913-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et joie de vivre. Ambitions sanitaires et pédagogiques des premiers hébertistes belges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Compère; Université de Liège; La Fabrique Philosophique. Collectif de recherche en didactique de la philosophie; Sport'Nat. Fédération Belge d'Hébertisme et de Yoga, Apr 2023, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Training de l’acteur : une source pour l’histoire du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport, 15èmes Carrefour d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation physique hébertiste du comédien en France (1921-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu : statuts, esthétiques, processus et techniques pour l’interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sports à composantes artistiques », Table-ronde animée par Pierre Philippe-Meden avec la participation de Vincent Berhault (Maison des Jonglages), Charlène Dray (UPVM3 RiRRa21), Benjamin Paon (UM/SanteSiH), Paul Warnery (UPVM3 RiRRa21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme. Colloque international Pierre de Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Épistémologie de l’entre-corps dansant/dansé au théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dansant : entre performance artistiques et pratiques théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps frontière. Quel corps de cirque entre études théâtrales et études sportives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Arts &amp; Sciences. Cinquième semaine de cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées de praticiens, chorégraphes et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler (d’)Artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en danse (aCD), Centre National de la Danse, Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pratiques festives et carnavalesques dans l’histoire de la revue L’Ethnographie (1913-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de la recherche sur les pratiques festives et carnavalesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation à l'interdisciplinarité dans les arts du spectacle vivant », Table ronde animée par Pierre Philippe-Meden avec la participation de Philippe Goudard (Montpellier 3), Jean-Marie Pradier (MSHPN) et Gabriele Sofia (Grenoble Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : « Interactions/intégrations : acteurs-spectateurs en répétition, sur scène et dans la salle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthode naturelle et écologie corporelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être hébertiste en 2019, Commission Internationale de Sport’Nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Mais où sont les dames d’antan ?” : l’érotologie des années 1970-80 contre la nostalgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps circassien, corps désirant : esthétique du corps dans le cirque », Rencontre « bord-plateau » organisée et animée par Gwénola David (directrice générale d'ARTCENA) avec la participation de Pascal Jacob (Académie Fratellini, École national de cirque de Montréal), Michaël Pallandre (Cie Diable au corps), Pierre Philippe-Meden (Montpellier 3), à l'occasion du spectacle « Reflets dans un oeil d'homme » (Cie Diable au corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Cirque, Territoire de Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles croisées de praticiens, chorégraphes et chercheurs ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Parler (d’) Artistes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Chercheurs en Danse (aCD, Paris), Centre National de la Danse (CND), Pantin (93), Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable de Rita Renoir (1972). Ethnoscénologie d'un mimodrame porno-sataniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) de la sorcellerie : cinéma, théâtre, arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éroscénologie : enjeux épistémologiques et méthodologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le genre à travers la perspective historique, Atelier des Doctorants du Centre National de la Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les beaux corps nus des guerriers de la nation (1902-1940) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps masculins : représentations littéraires et iconographiques de la nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Palestra, une utopie du corps : des amazones hébertistes dans l’Entre-deux-guerres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, utopies, hétérotopies, dans les arts et l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : du strip-tease à l’insoumission radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance : un espace de visibilité pour les femmes artistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de tradition dans l’histoire de L’Ethnographie (la revue, 1858-2018) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition, transmission, que faire des formes spectaculaires vivantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Training pour une prière charnelle chez J. Grotowski (1933-1999) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations/enseignement en arts du cirque et dans les activités physiques artistiques – des années 1970 à nos jours, 5e journées d’études de la SFHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : Strip-teaseuse et femme fatale des années soixante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale de ses origines à ses métamorphoses plastiques, littéraires et médiatiques, 3ème colloque international de l’École Émile Cohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez-dit kalari-yoga ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Innovations dans les sports de combats et les arts martiaux, 13e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps naturel des athlétesses-danseuses hébertistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme dans les arts du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taza, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La quadrupédie hébertiste (locomotion, geste, acrobatie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps. Les pratiques émersiologiques aujourd’hui (cirque, performance, marionnettes, arts immersifs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Néo-hébertisme, le retour du retour à la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rétro au néo. Entre nostalgie et réinvention : Objets en mouvement !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retours ethnoscénologiques sur le 1st Sport’Nat® European Training (Theux La Reid, 2015) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taza, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme et corporéité créative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et apprentissage : un tandem à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de la notion de bien-être en kalaripayatt (France, 2002-2014) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et bien-être : discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le septième sens de Paul le Cour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual SSFH Conference-History and the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Social representations versus eroticism in striptease in France between 1950-1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Corps féminins ; image et temps. Une histoire interdisciplinaire du regard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le kalaripayatt s’aligne sur les médecines non conventionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux, 12e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Hébert traducteur de “Physical Culture” (B. Macfadden) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures corporelles : héritages et pratiques. Culture physique, libre culture du corps, embodiment… Des expériences sources à l’écologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de l’Antique & de l’Athlétie chez Georges Hébert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La danse antique, 10e édition des Dionysies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de l’hébertisme et réflexe but, balises pour l’histoire de la formation de l’acteur en France, au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Dialogues between Theatre and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme, gymnastique et jeux dramatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th drama and education IDEA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminisme et initiation naturiste à la Palestra de Deauville (1919-1929) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Délices du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La danse naturelle des athlétesses de La Palestra hébertiste à Deauville (1919-1939) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et création dans l’histoire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La religion de la beauté, l’aisthésis et l’hébertisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, terre du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hébertisme, la danse et le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps, la danse et le théâtre. Frontières, postures et croisements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation Physique (1902-1940), Approche ethnoscénologique du corpus hébertiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues littéraires et artistiques (1870-1940) : Perspectives méthodologiques et apports critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78FC8172"/>
+    <w:nsid w:val="2F6DEC98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-philippe-meden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2236-2072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Roche-Fogli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=31&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/categorie-arts/collection-corps-de-l-esprit/du-sport-a-la-scene-le-naturalisme-de-georges-hebert-1875-1957.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/erotisme-et-sexualite-dans-les-arts-du-spectacle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saroh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dez&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mountasar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Coco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Angelini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zarantonello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7346/-fei-XX-02-22_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zizioli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/QTimes_14316" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03816481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warnery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258991v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berhault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbdrama.2020.1.05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698218164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sport_art_et_olympisme_comite_francais_pierre_de_coubertin-9782140349904-76938.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna16.9782858926404.5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/medecine-et-cirque.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/188-erotisme-et-sexualite-dans-les-arts-du-spectacle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422947v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423041v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423014v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-philippe-meden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2236-2072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Roche-Fogli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=31&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/categorie-arts/collection-corps-de-l-esprit/du-sport-a-la-scene-le-naturalisme-de-georges-hebert-1875-1957.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/erotisme-et-sexualite-dans-les-arts-du-spectacle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saroh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dez&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mountasar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Coco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zizioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zarantonello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/QTimes_14316" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Angelini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7346/-fei-XX-02-22_28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03816481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warnery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berhault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbdrama.2020.1.05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698218164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sport_art_et_olympisme_comite_francais_pierre_de_coubertin-9782140349904-76938.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna16.9782858926404.5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/medecine-et-cirque.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/188-erotisme-et-sexualite-dans-les-arts-du-spectacle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>