--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Philippe-Meden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-philippe-meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2236-2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième époque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Linearis, 9782377690640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Sport à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corps de l'esprit, 9791030000801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les anthropopages, 9782355391996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entraînement et le haut niveau dans les arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'enseignement & de recherche en ethnoscénologie, SOFETH/MSHPN, coll. &amp;quot;L'ethnographie, n°6&amp;quot;, 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Berenice De Sanctis, Pierre Philippe-Meden. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, 03361438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, nouveaux mouvements religieux et dérives sectaires / Érotisme et radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Philippe-Meden, S. Héas (dir.). Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque dans l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 289, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A forerunner of women's gymnastics and school and scouting educational model: Georges Hébert and the virtues of the Natural Method of Physical and Moral Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTimes Journal of Education Technology and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIV (3), pp.197-209. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14668/QTimes_14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le origini del Metodo Naturale di Educazione Fisica e Morale di Georges Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formazione &amp; Insegnamento : European Journal of Research on Education and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-373. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7346/-fei-XX-02-22_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France ou la Marylin du défilé-spectacle Mugler Follies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jouer Marilyn, 9, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la recherche en ethnoscénologie », L'ethnographie, 5-6 | 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et théâtre : une relation féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie de la performance art-sport (Paris 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Dinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique de la médiatisation sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux olympiques et paralympiques 2024. Les promesses de Paris en question, 225, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit dramaturgie circassienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable » de Rita Renoir (1972) : Ethnoscénologie d’un mimodrame porno-sataniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (1), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbdrama.2020.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Fratellini, le mythe et l'Académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste théâtral en EPS. Histoire, discours, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Variations autour du geste théâtral, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurihara Nanako, La chose la plus étrangère au monde. Analyse critique du butō de Hijikata Tatsumi, Bruno Fernandes (trad.), Dijon, les Presses du réel, « Délashiné ! », 2017, 260p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebertist Palestra: Physical Education for Women, Leisure and Natural Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-4698218164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit ‘dramaturgie du corps’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier Pédagogique du Collectif des Arts du Mime et du Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vulnérabilité à l’innovation dans l’histoire de l’EPMS : le rôle de G. Hébert (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strip-tease burlesque is not dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes de l’obscène, 269, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corps, culture et apprentissage, 7, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strip-tease français du cabaret au théâtre expérimental (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Formes mineures et minoritaires dans les arts du spectacle, 5, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.115--137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestres hébertistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité hébertiste et philosophie mystique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ethnoscénologie. Les incarnations de l'imaginaire, 4, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation physique, une revue : sportive, scientifique, pédagogique, d'enseignement et de critique (1902-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sport et littérature, 36-37, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coubertin et la gymnastique : une œuvre d'utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'etudes olympiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Coubertin : vie, vision, influences et réalisations du fondateur des jeux olympiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.21-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosstephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports à composante artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-130, 2023, Héritage et mémoire des associations, 9782140349904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscène des performing arts au Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obscène, mode d’emploi. Considérations intempestives à l’usage du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.55-66, 2022, 978-2-85892-641-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna16.9782858926404.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attente occidentale : retour à la nature, hygiénisme et culturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.435-442, 2021, 9782226448286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée du cirque dans la formation des enseignants et enseignantes en éducation physique et sportive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goudard et D. Barrault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauramps médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-397, 2020, 9791030302691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Renoir : strip-teaseuse, femme fatale et actrice surréaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale. De ses origines à ses métamorphoses plastiques, littéraires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert (1875-1957) A naturalist's invention of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage entre les corps au tournant des XIXè et XXè siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Andrieu, pp.175-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Philippe-Meden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2015, Les anthropopages, 978-2-35539-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HÉBERT, Georges (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Les origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mouvements des Savoirs, 978-2-343-06935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert et l'esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Froissart, Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger, sous la direction de Tony Froissart et Jean Saint-Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2014, 978-2-915271-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert : un gymnaste de référence pour Jacques Copeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Copeau, hier et aujourd'hui, suivis de la pièce inédite de Jean-Villard-Gilles et Michel Saint-Denis "Les Jeunes Gens et l'Araignée", sous la direction de Milos Mistrik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Veda; Éditions de l'Amandier, pp.54-84, 2014, 978-2-35516-269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la méthode naturelle, et sur l'histoire de l'hébertisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle. Textes réunis par Bernard Andrieu, Jacqueline Morlot et Guillaume Richard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-354, 2013, 978-2-910448-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Sandow (1867-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Roques S., (2015), Dans la peau d’un acteur, Paris : Armand Colin, 188 p., ISBN : 9782200294441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surplus par la perte. Représentations et physicalité de l'excédent de peau non intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nu en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'hébertisme et le dopage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébertisme et santé (1913-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et joie de vivre. Ambitions sanitaires et pédagogiques des premiers hébertistes belges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Compère; Université de Liège; La Fabrique Philosophique. Collectif de recherche en didactique de la philosophie; Sport'Nat. Fédération Belge d'Hébertisme et de Yoga, Apr 2023, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Training de l’acteur : une source pour l’histoire du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport, 15èmes Carrefour d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation physique hébertiste du comédien en France (1921-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu : statuts, esthétiques, processus et techniques pour l’interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sports à composantes artistiques », Table-ronde animée par Pierre Philippe-Meden avec la participation de Vincent Berhault (Maison des Jonglages), Charlène Dray (UPVM3 RiRRa21), Benjamin Paon (UM/SanteSiH), Paul Warnery (UPVM3 RiRRa21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme. Colloque international Pierre de Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Épistémologie de l’entre-corps dansant/dansé au théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dansant : entre performance artistiques et pratiques théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps frontière. Quel corps de cirque entre études théâtrales et études sportives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Arts &amp; Sciences. Cinquième semaine de cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées de praticiens, chorégraphes et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler (d’)Artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en danse (aCD), Centre National de la Danse, Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pratiques festives et carnavalesques dans l’histoire de la revue L’Ethnographie (1913-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de la recherche sur les pratiques festives et carnavalesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation à l'interdisciplinarité dans les arts du spectacle vivant », Table ronde animée par Pierre Philippe-Meden avec la participation de Philippe Goudard (Montpellier 3), Jean-Marie Pradier (MSHPN) et Gabriele Sofia (Grenoble Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : « Interactions/intégrations : acteurs-spectateurs en répétition, sur scène et dans la salle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthode naturelle et écologie corporelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être hébertiste en 2019, Commission Internationale de Sport’Nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Mais où sont les dames d’antan ?” : l’érotologie des années 1970-80 contre la nostalgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps circassien, corps désirant : esthétique du corps dans le cirque », Rencontre « bord-plateau » organisée et animée par Gwénola David (directrice générale d'ARTCENA) avec la participation de Pascal Jacob (Académie Fratellini, École national de cirque de Montréal), Michaël Pallandre (Cie Diable au corps), Pierre Philippe-Meden (Montpellier 3), à l'occasion du spectacle « Reflets dans un oeil d'homme » (Cie Diable au corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Cirque, Territoire de Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles croisées de praticiens, chorégraphes et chercheurs ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Parler (d’) Artistes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Chercheurs en Danse (aCD, Paris), Centre National de la Danse (CND), Pantin (93), Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable de Rita Renoir (1972). Ethnoscénologie d'un mimodrame porno-sataniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) de la sorcellerie : cinéma, théâtre, arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éroscénologie : enjeux épistémologiques et méthodologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le genre à travers la perspective historique, Atelier des Doctorants du Centre National de la Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les beaux corps nus des guerriers de la nation (1902-1940) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps masculins : représentations littéraires et iconographiques de la nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Palestra, une utopie du corps : des amazones hébertistes dans l’Entre-deux-guerres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, utopies, hétérotopies, dans les arts et l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : du strip-tease à l’insoumission radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance : un espace de visibilité pour les femmes artistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de tradition dans l’histoire de L’Ethnographie (la revue, 1858-2018) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition, transmission, que faire des formes spectaculaires vivantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Training pour une prière charnelle chez J. Grotowski (1933-1999) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations/enseignement en arts du cirque et dans les activités physiques artistiques – des années 1970 à nos jours, 5e journées d’études de la SFHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : Strip-teaseuse et femme fatale des années soixante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale de ses origines à ses métamorphoses plastiques, littéraires et médiatiques, 3ème colloque international de l’École Émile Cohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez-dit kalari-yoga ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Innovations dans les sports de combats et les arts martiaux, 13e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps naturel des athlétesses-danseuses hébertistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme dans les arts du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taza, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La quadrupédie hébertiste (locomotion, geste, acrobatie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps. Les pratiques émersiologiques aujourd’hui (cirque, performance, marionnettes, arts immersifs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Néo-hébertisme, le retour du retour à la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rétro au néo. Entre nostalgie et réinvention : Objets en mouvement !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retours ethnoscénologiques sur le 1st Sport’Nat® European Training (Theux La Reid, 2015) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taza, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme et corporéité créative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et apprentissage : un tandem à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de la notion de bien-être en kalaripayatt (France, 2002-2014) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et bien-être : discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le septième sens de Paul le Cour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual SSFH Conference-History and the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Social representations versus eroticism in striptease in France between 1950-1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Corps féminins ; image et temps. Une histoire interdisciplinaire du regard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le kalaripayatt s’aligne sur les médecines non conventionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux, 12e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Hébert traducteur de “Physical Culture” (B. Macfadden) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures corporelles : héritages et pratiques. Culture physique, libre culture du corps, embodiment… Des expériences sources à l’écologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de l’Antique & de l’Athlétie chez Georges Hébert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La danse antique, 10e édition des Dionysies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de l’hébertisme et réflexe but, balises pour l’histoire de la formation de l’acteur en France, au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Dialogues between Theatre and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme, gymnastique et jeux dramatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th drama and education IDEA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminisme et initiation naturiste à la Palestra de Deauville (1919-1929) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Délices du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La danse naturelle des athlétesses de La Palestra hébertiste à Deauville (1919-1939) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et création dans l’histoire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La religion de la beauté, l’aisthésis et l’hébertisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, terre du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hébertisme, la danse et le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps, la danse et le théâtre. Frontières, postures et croisements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation Physique (1902-1940), Approche ethnoscénologique du corpus hébertiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues littéraires et artistiques (1870-1940) : Perspectives méthodologiques et apports critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Philippe-Meden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-philippe-meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2236-2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième époque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Linearis, 9782377690640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Sport à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corps de l'esprit, 9791030000801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les anthropopages, 9782355391996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entraînement et le haut niveau dans les arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'enseignement & de recherche en ethnoscénologie, SOFETH/MSHPN, coll. &amp;quot;L'ethnographie, n°6&amp;quot;, 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Berenice De Sanctis, Pierre Philippe-Meden. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, 03361438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, nouveaux mouvements religieux et dérives sectaires / Érotisme et radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Philippe-Meden, S. Héas (dir.). Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque dans l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 289, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le origini del Metodo Naturale di Educazione Fisica e Morale di Georges Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formazione &amp; Insegnamento : European Journal of Research on Education and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7346/-fei-XX-02-22_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A forerunner of women's gymnastics and school and scouting educational model: Georges Hébert and the virtues of the Natural Method of Physical and Moral Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTimes Journal of Education Technology and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIV (3), pp.197-209. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14668/QTimes_14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France ou la Marylin du défilé-spectacle Mugler Follies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jouer Marilyn, 9, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la recherche en ethnoscénologie », L'ethnographie, 5-6 | 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et théâtre : une relation féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie de la performance art-sport (Paris 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Dinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique de la médiatisation sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux olympiques et paralympiques 2024. Les promesses de Paris en question, 225, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit dramaturgie circassienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable » de Rita Renoir (1972) : Ethnoscénologie d’un mimodrame porno-sataniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (1), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbdrama.2020.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Fratellini, le mythe et l'Académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste théâtral en EPS. Histoire, discours, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Variations autour du geste théâtral, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurihara Nanako, La chose la plus étrangère au monde. Analyse critique du butō de Hijikata Tatsumi, Bruno Fernandes (trad.), Dijon, les Presses du réel, « Délashiné ! », 2017, 260p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebertist Palestra: Physical Education for Women, Leisure and Natural Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-4698218164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit ‘dramaturgie du corps’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier Pédagogique du Collectif des Arts du Mime et du Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vulnérabilité à l’innovation dans l’histoire de l’EPMS : le rôle de G. Hébert (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strip-tease burlesque is not dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes de l’obscène, 269, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corps, culture et apprentissage, 7, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strip-tease français du cabaret au théâtre expérimental (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Formes mineures et minoritaires dans les arts du spectacle, 5, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation physique, une revue : sportive, scientifique, pédagogique, d'enseignement et de critique (1902-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sport et littérature, 36-37, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.115--137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestres hébertistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité hébertiste et philosophie mystique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ethnoscénologie. Les incarnations de l'imaginaire, 4, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosstephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coubertin et la gymnastique : une œuvre d'utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'etudes olympiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Coubertin : vie, vision, influences et réalisations du fondateur des jeux olympiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.21-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports à composante artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-130, 2023, Héritage et mémoire des associations, 9782140349904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscène des performing arts au Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obscène, mode d’emploi. Considérations intempestives à l’usage du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.55-66, 2022, 978-2-85892-641-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna16.9782858926404.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attente occidentale : retour à la nature, hygiénisme et culturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.435-442, 2021, 9782226448286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée du cirque dans la formation des enseignants et enseignantes en éducation physique et sportive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goudard et D. Barrault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauramps médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-397, 2020, 9791030302691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Renoir : strip-teaseuse, femme fatale et actrice surréaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale. De ses origines à ses métamorphoses plastiques, littéraires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert (1875-1957) A naturalist's invention of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage entre les corps au tournant des XIXè et XXè siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Andrieu, pp.175-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Philippe-Meden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2015, Les anthropopages, 978-2-35539-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HÉBERT, Georges (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Les origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mouvements des Savoirs, 978-2-343-06935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert et l'esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Froissart, Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger, sous la direction de Tony Froissart et Jean Saint-Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2014, 978-2-915271-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert : un gymnaste de référence pour Jacques Copeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Copeau, hier et aujourd'hui, suivis de la pièce inédite de Jean-Villard-Gilles et Michel Saint-Denis "Les Jeunes Gens et l'Araignée", sous la direction de Milos Mistrik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Veda; Éditions de l'Amandier, pp.54-84, 2014, 978-2-35516-269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la méthode naturelle, et sur l'histoire de l'hébertisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle. Textes réunis par Bernard Andrieu, Jacqueline Morlot et Guillaume Richard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-354, 2013, 978-2-910448-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Sandow (1867-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Roques S., (2015), Dans la peau d’un acteur, Paris : Armand Colin, 188 p., ISBN : 9782200294441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surplus par la perte. Représentations et physicalité de l'excédent de peau non intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nu en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'hébertisme et le dopage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébertisme et santé (1913-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et joie de vivre. Ambitions sanitaires et pédagogiques des premiers hébertistes belges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Compère; Université de Liège; La Fabrique Philosophique. Collectif de recherche en didactique de la philosophie; Sport'Nat. Fédération Belge d'Hébertisme et de Yoga, Apr 2023, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Training de l’acteur : une source pour l’histoire du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport, 15èmes Carrefour d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation physique hébertiste du comédien en France (1921-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu : statuts, esthétiques, processus et techniques pour l’interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sports à composantes artistiques », Table-ronde animée par Pierre Philippe-Meden avec la participation de Vincent Berhault (Maison des Jonglages), Charlène Dray (UPVM3 RiRRa21), Benjamin Paon (UM/SanteSiH), Paul Warnery (UPVM3 RiRRa21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme. Colloque international Pierre de Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Épistémologie de l’entre-corps dansant/dansé au théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dansant : entre performance artistiques et pratiques théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps frontière. Quel corps de cirque entre études théâtrales et études sportives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Arts &amp; Sciences. Cinquième semaine de cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation à l'interdisciplinarité dans les arts du spectacle vivant », Table ronde animée par Pierre Philippe-Meden avec la participation de Philippe Goudard (Montpellier 3), Jean-Marie Pradier (MSHPN) et Gabriele Sofia (Grenoble Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : « Interactions/intégrations : acteurs-spectateurs en répétition, sur scène et dans la salle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées de praticiens, chorégraphes et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler (d’)Artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en danse (aCD), Centre National de la Danse, Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pratiques festives et carnavalesques dans l’histoire de la revue L’Ethnographie (1913-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de la recherche sur les pratiques festives et carnavalesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthode naturelle et écologie corporelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être hébertiste en 2019, Commission Internationale de Sport’Nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Mais où sont les dames d’antan ?” : l’érotologie des années 1970-80 contre la nostalgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps circassien, corps désirant : esthétique du corps dans le cirque », Rencontre « bord-plateau » organisée et animée par Gwénola David (directrice générale d'ARTCENA) avec la participation de Pascal Jacob (Académie Fratellini, École national de cirque de Montréal), Michaël Pallandre (Cie Diable au corps), Pierre Philippe-Meden (Montpellier 3), à l'occasion du spectacle « Reflets dans un oeil d'homme » (Cie Diable au corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Cirque, Territoire de Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles croisées de praticiens, chorégraphes et chercheurs ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Parler (d’) Artistes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Chercheurs en Danse (aCD, Paris), Centre National de la Danse (CND), Pantin (93), Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable de Rita Renoir (1972). Ethnoscénologie d'un mimodrame porno-sataniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) de la sorcellerie : cinéma, théâtre, arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éroscénologie : enjeux épistémologiques et méthodologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le genre à travers la perspective historique, Atelier des Doctorants du Centre National de la Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les beaux corps nus des guerriers de la nation (1902-1940) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps masculins : représentations littéraires et iconographiques de la nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Palestra, une utopie du corps : des amazones hébertistes dans l’Entre-deux-guerres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, utopies, hétérotopies, dans les arts et l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : du strip-tease à l’insoumission radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance : un espace de visibilité pour les femmes artistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de tradition dans l’histoire de L’Ethnographie (la revue, 1858-2018) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition, transmission, que faire des formes spectaculaires vivantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Training pour une prière charnelle chez J. Grotowski (1933-1999) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations/enseignement en arts du cirque et dans les activités physiques artistiques – des années 1970 à nos jours, 5e journées d’études de la SFHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : Strip-teaseuse et femme fatale des années soixante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale de ses origines à ses métamorphoses plastiques, littéraires et médiatiques, 3ème colloque international de l’École Émile Cohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps naturel des athlétesses-danseuses hébertistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme dans les arts du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taza, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez-dit kalari-yoga ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Innovations dans les sports de combats et les arts martiaux, 13e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La quadrupédie hébertiste (locomotion, geste, acrobatie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps. Les pratiques émersiologiques aujourd’hui (cirque, performance, marionnettes, arts immersifs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Néo-hébertisme, le retour du retour à la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rétro au néo. Entre nostalgie et réinvention : Objets en mouvement !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retours ethnoscénologiques sur le 1st Sport’Nat® European Training (Theux La Reid, 2015) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taza, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de la notion de bien-être en kalaripayatt (France, 2002-2014) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et bien-être : discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme et corporéité créative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et apprentissage : un tandem à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le septième sens de Paul le Cour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual SSFH Conference-History and the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Social representations versus eroticism in striptease in France between 1950-1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Corps féminins ; image et temps. Une histoire interdisciplinaire du regard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le kalaripayatt s’aligne sur les médecines non conventionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux, 12e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme, gymnastique et jeux dramatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th drama and education IDEA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de l’hébertisme et réflexe but, balises pour l’histoire de la formation de l’acteur en France, au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Dialogues between Theatre and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Hébert traducteur de “Physical Culture” (B. Macfadden) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures corporelles : héritages et pratiques. Culture physique, libre culture du corps, embodiment… Des expériences sources à l’écologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de l’Antique & de l’Athlétie chez Georges Hébert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La danse antique, 10e édition des Dionysies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminisme et initiation naturiste à la Palestra de Deauville (1919-1929) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Délices du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La danse naturelle des athlétesses de La Palestra hébertiste à Deauville (1919-1939) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et création dans l’histoire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La religion de la beauté, l’aisthésis et l’hébertisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, terre du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hébertisme, la danse et le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps, la danse et le théâtre. Frontières, postures et croisements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation Physique (1902-1940), Approche ethnoscénologique du corpus hébertiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues littéraires et artistiques (1870-1940) : Perspectives méthodologiques et apports critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F6DEC98"/>
+    <w:nsid w:val="028D18B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-philippe-meden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2236-2072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Roche-Fogli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=31&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/categorie-arts/collection-corps-de-l-esprit/du-sport-a-la-scene-le-naturalisme-de-georges-hebert-1875-1957.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/erotisme-et-sexualite-dans-les-arts-du-spectacle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saroh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dez&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mountasar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Coco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zizioli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zarantonello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/QTimes_14316" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Angelini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7346/-fei-XX-02-22_28" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03816481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warnery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berhault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbdrama.2020.1.05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698218164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sport_art_et_olympisme_comite_francais_pierre_de_coubertin-9782140349904-76938.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna16.9782858926404.5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/medecine-et-cirque.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/188-erotisme-et-sexualite-dans-les-arts-du-spectacle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422309v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422143v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422953v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422434v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422964v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423014v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423027v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-philippe-meden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2236-2072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Roche-Fogli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=31&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/categorie-arts/collection-corps-de-l-esprit/du-sport-a-la-scene-le-naturalisme-de-georges-hebert-1875-1957.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/erotisme-et-sexualite-dans-les-arts-du-spectacle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saroh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dez&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mountasar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Coco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Angelini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zarantonello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7346/-fei-XX-02-22_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zizioli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/QTimes_14316" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03816481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warnery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berhault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbdrama.2020.1.05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698218164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sport_art_et_olympisme_comite_francais_pierre_de_coubertin-9782140349904-76938.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna16.9782858926404.5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/medecine-et-cirque.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/188-erotisme-et-sexualite-dans-les-arts-du-spectacle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>