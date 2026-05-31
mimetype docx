--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Philippe-Meden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-philippe-meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2236-2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième époque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Linearis, 9782377690640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Sport à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corps de l'esprit, 9791030000801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les anthropopages, 9782355391996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entraînement et le haut niveau dans les arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'enseignement & de recherche en ethnoscénologie, SOFETH/MSHPN, coll. &amp;quot;L'ethnographie, n°6&amp;quot;, 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Berenice De Sanctis, Pierre Philippe-Meden. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, 03361438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, nouveaux mouvements religieux et dérives sectaires / Érotisme et radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Philippe-Meden, S. Héas (dir.). Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque dans l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 289, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le origini del Metodo Naturale di Educazione Fisica e Morale di Georges Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formazione &amp; Insegnamento : European Journal of Research on Education and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-373. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7346/-fei-XX-02-22_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A forerunner of women's gymnastics and school and scouting educational model: Georges Hébert and the virtues of the Natural Method of Physical and Moral Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTimes Journal of Education Technology and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIV (3), pp.197-209. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14668/QTimes_14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France ou la Marylin du défilé-spectacle Mugler Follies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jouer Marilyn, 9, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la recherche en ethnoscénologie », L'ethnographie, 5-6 | 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et théâtre : une relation féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie de la performance art-sport (Paris 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Dinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique de la médiatisation sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux olympiques et paralympiques 2024. Les promesses de Paris en question, 225, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit dramaturgie circassienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable » de Rita Renoir (1972) : Ethnoscénologie d’un mimodrame porno-sataniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (1), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbdrama.2020.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Fratellini, le mythe et l'Académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste théâtral en EPS. Histoire, discours, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Variations autour du geste théâtral, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurihara Nanako, La chose la plus étrangère au monde. Analyse critique du butō de Hijikata Tatsumi, Bruno Fernandes (trad.), Dijon, les Presses du réel, « Délashiné ! », 2017, 260p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebertist Palestra: Physical Education for Women, Leisure and Natural Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-4698218164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit ‘dramaturgie du corps’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier Pédagogique du Collectif des Arts du Mime et du Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vulnérabilité à l’innovation dans l’histoire de l’EPMS : le rôle de G. Hébert (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strip-tease burlesque is not dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes de l’obscène, 269, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corps, culture et apprentissage, 7, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strip-tease français du cabaret au théâtre expérimental (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Formes mineures et minoritaires dans les arts du spectacle, 5, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation physique, une revue : sportive, scientifique, pédagogique, d'enseignement et de critique (1902-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sport et littérature, 36-37, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.115--137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestres hébertistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité hébertiste et philosophie mystique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ethnoscénologie. Les incarnations de l'imaginaire, 4, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosstephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coubertin et la gymnastique : une œuvre d'utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'etudes olympiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Coubertin : vie, vision, influences et réalisations du fondateur des jeux olympiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.21-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports à composante artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-130, 2023, Héritage et mémoire des associations, 9782140349904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscène des performing arts au Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obscène, mode d’emploi. Considérations intempestives à l’usage du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.55-66, 2022, 978-2-85892-641-1. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna16.9782858926404.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attente occidentale : retour à la nature, hygiénisme et culturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.435-442, 2021, 9782226448286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée du cirque dans la formation des enseignants et enseignantes en éducation physique et sportive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goudard et D. Barrault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauramps médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-397, 2020, 9791030302691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Renoir : strip-teaseuse, femme fatale et actrice surréaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale. De ses origines à ses métamorphoses plastiques, littéraires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert (1875-1957) A naturalist's invention of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage entre les corps au tournant des XIXè et XXè siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Andrieu, pp.175-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Philippe-Meden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2015, Les anthropopages, 978-2-35539-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HÉBERT, Georges (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Les origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mouvements des Savoirs, 978-2-343-06935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert et l'esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Froissart, Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger, sous la direction de Tony Froissart et Jean Saint-Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2014, 978-2-915271-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert : un gymnaste de référence pour Jacques Copeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Copeau, hier et aujourd'hui, suivis de la pièce inédite de Jean-Villard-Gilles et Michel Saint-Denis "Les Jeunes Gens et l'Araignée", sous la direction de Milos Mistrik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Veda; Éditions de l'Amandier, pp.54-84, 2014, 978-2-35516-269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la méthode naturelle, et sur l'histoire de l'hébertisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle. Textes réunis par Bernard Andrieu, Jacqueline Morlot et Guillaume Richard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-354, 2013, 978-2-910448-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Sandow (1867-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Roques S., (2015), Dans la peau d’un acteur, Paris : Armand Colin, 188 p., ISBN : 9782200294441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surplus par la perte. Représentations et physicalité de l'excédent de peau non intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nu en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'hébertisme et le dopage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébertisme et santé (1913-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et joie de vivre. Ambitions sanitaires et pédagogiques des premiers hébertistes belges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Compère; Université de Liège; La Fabrique Philosophique. Collectif de recherche en didactique de la philosophie; Sport'Nat. Fédération Belge d'Hébertisme et de Yoga, Apr 2023, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Training de l’acteur : une source pour l’histoire du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport, 15èmes Carrefour d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation physique hébertiste du comédien en France (1921-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu : statuts, esthétiques, processus et techniques pour l’interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sports à composantes artistiques », Table-ronde animée par Pierre Philippe-Meden avec la participation de Vincent Berhault (Maison des Jonglages), Charlène Dray (UPVM3 RiRRa21), Benjamin Paon (UM/SanteSiH), Paul Warnery (UPVM3 RiRRa21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme. Colloque international Pierre de Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Épistémologie de l’entre-corps dansant/dansé au théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dansant : entre performance artistiques et pratiques théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps frontière. Quel corps de cirque entre études théâtrales et études sportives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Arts &amp; Sciences. Cinquième semaine de cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation à l'interdisciplinarité dans les arts du spectacle vivant », Table ronde animée par Pierre Philippe-Meden avec la participation de Philippe Goudard (Montpellier 3), Jean-Marie Pradier (MSHPN) et Gabriele Sofia (Grenoble Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : « Interactions/intégrations : acteurs-spectateurs en répétition, sur scène et dans la salle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées de praticiens, chorégraphes et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler (d’)Artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en danse (aCD), Centre National de la Danse, Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pratiques festives et carnavalesques dans l’histoire de la revue L’Ethnographie (1913-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de la recherche sur les pratiques festives et carnavalesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthode naturelle et écologie corporelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être hébertiste en 2019, Commission Internationale de Sport’Nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Mais où sont les dames d’antan ?” : l’érotologie des années 1970-80 contre la nostalgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps circassien, corps désirant : esthétique du corps dans le cirque », Rencontre « bord-plateau » organisée et animée par Gwénola David (directrice générale d'ARTCENA) avec la participation de Pascal Jacob (Académie Fratellini, École national de cirque de Montréal), Michaël Pallandre (Cie Diable au corps), Pierre Philippe-Meden (Montpellier 3), à l'occasion du spectacle « Reflets dans un oeil d'homme » (Cie Diable au corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Cirque, Territoire de Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles croisées de praticiens, chorégraphes et chercheurs ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Parler (d’) Artistes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Chercheurs en Danse (aCD, Paris), Centre National de la Danse (CND), Pantin (93), Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable de Rita Renoir (1972). Ethnoscénologie d'un mimodrame porno-sataniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) de la sorcellerie : cinéma, théâtre, arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éroscénologie : enjeux épistémologiques et méthodologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le genre à travers la perspective historique, Atelier des Doctorants du Centre National de la Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les beaux corps nus des guerriers de la nation (1902-1940) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps masculins : représentations littéraires et iconographiques de la nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Palestra, une utopie du corps : des amazones hébertistes dans l’Entre-deux-guerres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, utopies, hétérotopies, dans les arts et l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : du strip-tease à l’insoumission radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance : un espace de visibilité pour les femmes artistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de tradition dans l’histoire de L’Ethnographie (la revue, 1858-2018) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition, transmission, que faire des formes spectaculaires vivantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Training pour une prière charnelle chez J. Grotowski (1933-1999) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations/enseignement en arts du cirque et dans les activités physiques artistiques – des années 1970 à nos jours, 5e journées d’études de la SFHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : Strip-teaseuse et femme fatale des années soixante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale de ses origines à ses métamorphoses plastiques, littéraires et médiatiques, 3ème colloque international de l’École Émile Cohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps naturel des athlétesses-danseuses hébertistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme dans les arts du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taza, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez-dit kalari-yoga ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Innovations dans les sports de combats et les arts martiaux, 13e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La quadrupédie hébertiste (locomotion, geste, acrobatie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps. Les pratiques émersiologiques aujourd’hui (cirque, performance, marionnettes, arts immersifs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Néo-hébertisme, le retour du retour à la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rétro au néo. Entre nostalgie et réinvention : Objets en mouvement !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retours ethnoscénologiques sur le 1st Sport’Nat® European Training (Theux La Reid, 2015) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taza, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de la notion de bien-être en kalaripayatt (France, 2002-2014) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et bien-être : discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme et corporéité créative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et apprentissage : un tandem à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le septième sens de Paul le Cour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual SSFH Conference-History and the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Social representations versus eroticism in striptease in France between 1950-1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Corps féminins ; image et temps. Une histoire interdisciplinaire du regard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le kalaripayatt s’aligne sur les médecines non conventionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux, 12e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme, gymnastique et jeux dramatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th drama and education IDEA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de l’hébertisme et réflexe but, balises pour l’histoire de la formation de l’acteur en France, au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Dialogues between Theatre and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Hébert traducteur de “Physical Culture” (B. Macfadden) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures corporelles : héritages et pratiques. Culture physique, libre culture du corps, embodiment… Des expériences sources à l’écologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de l’Antique & de l’Athlétie chez Georges Hébert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La danse antique, 10e édition des Dionysies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminisme et initiation naturiste à la Palestra de Deauville (1919-1929) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Délices du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La danse naturelle des athlétesses de La Palestra hébertiste à Deauville (1919-1939) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et création dans l’histoire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La religion de la beauté, l’aisthésis et l’hébertisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, terre du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hébertisme, la danse et le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps, la danse et le théâtre. Frontières, postures et croisements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation Physique (1902-1940), Approche ethnoscénologique du corpus hébertiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues littéraires et artistiques (1870-1940) : Perspectives méthodologiques et apports critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pierre Philippe-Meden </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pierre-philippe-meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2236-2072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?view_op=list_works&hl=fr&user=XSxc13EAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Heuser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 Capitole. 2021, 976-2-36170-236-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deuxième époque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Linearis, 9782377690640</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Sport à la scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Corps de l'esprit, 9791030000801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les anthropopages, 9782355391996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Entraînement et le haut niveau dans les arts du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Saroh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours d'enseignement & de recherche en ethnoscénologie, SOFETH/MSHPN, coll. &amp;quot;L'ethnographie, n°6&amp;quot;, 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=792</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arianna Berenice De Sanctis, Pierre Philippe-Meden. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, 2021, 03361438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, nouveaux mouvements religieux et dérives sectaires / Érotisme et radicalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Héas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Philippe-Meden, S. Héas (dir.). Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3-4, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial. Autour de Johann Le Guillerm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire du cirque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cirque dans l'univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 289, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A forerunner of women's gymnastics and school and scouting educational model: Georges Hébert and the virtues of the Natural Method of Physical and Moral Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zizioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTimes Journal of Education Technology and Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XIV (3), pp.197-209. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14668/QTimes_14316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le origini del Metodo Naturale di Educazione Fisica e Morale di Georges Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Coco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinzia Angelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Zarantonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formazione &amp; Insegnamento : European Journal of Research on Education and Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.362-373. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7346/-fei-XX-02-22_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie France ou la Marylin du défilé-spectacle Mugler Follies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Warnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Jouer Marilyn, 9, pp.41-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et théâtre : une relation féconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66-67, pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de la recherche en ethnoscénologie », L'ethnographie, 5-6 | 2021, mis en ligne le 20 juillet 2021, consulté le 01 août 2021. URL : https://revues.mshparisnord.fr/ethnographie/index.php?id=1026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bérénice de Sanctis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ethnographie de la performance art-sport (Paris 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil Dinç</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Berhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une éthique de la médiatisation sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Robène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Jeux olympiques et paralympiques 2024. Les promesses de Paris en question, 225, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03507931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous avez dit dramaturgie circassienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.197-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable » de Rita Renoir (1972) : Ethnoscénologie d’un mimodrame porno-sataniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai, Dramatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (1), pp.109-129. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24193/subbdrama.2020.1.05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension Fratellini, le mythe et l'Académie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pensée d'ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.188-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le geste théâtral en EPS. Histoire, discours, enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Variations autour du geste théâtral, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurihara Nanako, La chose la plus étrangère au monde. Analyse critique du butō de Hijikata Tatsumi, Bruno Fernandes (trad.), Dijon, les Presses du réel, « Délashiné ! », 2017, 260p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hebertist Palestra: Physical Education for Women, Leisure and Natural Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação em Revista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-4698218164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez dit ‘dramaturgie du corps’ ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chantier Pédagogique du Collectif des Arts du Mime et du Geste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la vulnérabilité à l’innovation dans l’histoire de l’EPMS : le rôle de G. Hébert (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strip-tease burlesque is not dead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Scènes de l’obscène, 269, pp.117-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mountasar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Corps, culture et apprentissage, 7, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le strip-tease français du cabaret au théâtre expérimental (1950-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Formes mineures et minoritaires dans les arts du spectacle, 5, pp.6-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Palestres hébertistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporéité hébertiste et philosophie mystique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons/Théâtre : revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ethnoscénologie. Les incarnations de l'imaginaire, 4, pp.134-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esporte, Teatro e Artes Cênicas [Sport, Théâtre et arts de la scène]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença. Brazilian Journal on Presence Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.115--137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Éducation physique, une revue : sportive, scientifique, pédagogique, d'enseignement et de critique (1902-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sport et littérature, 36-37, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport, Théâtre et Arts Vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Estudos da Presença [Brazilian Journal on Presence Studies] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.103-137. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2237-266036964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coubertin et la gymnastique : une œuvre d'utilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'etudes olympiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre de Coubertin : vie, vision, influences et réalisations du fondateur des jeux olympiques modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.21-22, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et inclusion par les activités physiques et le sport : une question historique liant interventions et recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Erard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosstephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogali-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Terral; Sylvain Ferez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport, un objet social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance nationale des sciences humaines et sociales (Athéna), pp.89-102, 2023, ATHENA, 9791093170183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports à composante artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité français Pierre de Coubertin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-130, 2023, Héritage et mémoire des associations, 9782140349904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscène des performing arts au Festival d’Avignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’obscène, mode d’emploi. Considérations intempestives à l’usage du monde contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, pp.55-66, 2022, 978-2-85892-641-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46608/primaluna16.9782858926404.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Épron, Pierre Philippe-Meden, Frédéric Heuser (co-dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.233-234, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de l’innovation dans la recherche sur les SCAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Épron Aurélie, Philippe-Meden Pierre, Heuser Frédéric (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Toulouse 1 Capitole, pp.15-26, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une attente occidentale : retour à la nature, hygiénisme et culturisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ysé Tardan-Masquelier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albin Michel, pp.435-442, 2021, 9782226448286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels SCAM et recherches sur les SCAM pour demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’Université Toulouse 1 Capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Sports de combat &amp; Arts martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée du cirque dans la formation des enseignants et enseignantes en éducation physique et sportive en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Goudard et D. Barrault (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine du cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauramps médical</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.389-397, 2020, 9791030302691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Renoir : strip-teaseuse, femme fatale et actrice surréaliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale. De ses origines à ses métamorphoses plastiques, littéraires et médiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroscènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanille Roche-Fogli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectacle vivant et neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert (1875-1957) A naturalist's invention of body ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Ecology and Emersive Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage entre les corps au tournant des XIXè et XXè siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Andrieu, pp.175-194, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Philippe-Meden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Érotisme et sexualité dans les arts du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Entretemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-17, 2015, Les anthropopages, 978-2-35539-199-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HÉBERT, Georges (1875-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Andrieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire international de philosophie du sport. Les origines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Mouvements des Savoirs, 978-2-343-06935-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert et l'esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tony Froissart, Jean Saint-Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Collège d'athlètes de Reims : institution pionnière et foyer de diffusion de la Méthode naturelle en France et à l'étranger, sous la direction de Tony Froissart et Jean Saint-Martin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions et presses universitaires de Reims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-279, 2014, 978-2-915271-77-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Hébert : un gymnaste de référence pour Jacques Copeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Copeau, hier et aujourd'hui, suivis de la pièce inédite de Jean-Villard-Gilles et Michel Saint-Denis "Les Jeunes Gens et l'Araignée", sous la direction de Milos Mistrik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Veda; Éditions de l'Amandier, pp.54-84, 2014, 978-2-35516-269-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la méthode naturelle, et sur l'histoire de l'hébertisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expérience corporelle. Textes réunis par Bernard Andrieu, Jacqueline Morlot et Guillaume Richard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions AFRAPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-354, 2013, 978-2-910448-21-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugen Sandow (1867-1925)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry David Thoreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yoga. L'encyclopédie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03363066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture. Roques S., (2015), Dans la peau d’un acteur, Paris : Armand Colin, 188 p., ISBN : 9782200294441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le surplus par la perte. Représentations et physicalité de l'excédent de peau non intentionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nu en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liotard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04080393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'hébertisme et le dopage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébertisme et santé (1913-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et joie de vivre. Ambitions sanitaires et pédagogiques des premiers hébertistes belges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Compère; Université de Liège; La Fabrique Philosophique. Collectif de recherche en didactique de la philosophie; Sport'Nat. Fédération Belge d'Hébertisme et de Yoga, Apr 2023, Liège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Training de l’acteur : une source pour l’histoire du sport »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport, 15èmes Carrefour d’Histoire du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation physique hébertiste du comédien en France (1921-1956) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être en scène, être en jeu : statuts, esthétiques, processus et techniques pour l’interprète et le performeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les sports à composantes artistiques », Table-ronde animée par Pierre Philippe-Meden avec la participation de Vincent Berhault (Maison des Jonglages), Charlène Dray (UPVM3 RiRRa21), Benjamin Paon (UM/SanteSiH), Paul Warnery (UPVM3 RiRRa21)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, art et olympisme. Colloque international Pierre de Coubertin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Épistémologie de l’entre-corps dansant/dansé au théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dansant : entre performance artistiques et pratiques théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps frontière. Quel corps de cirque entre études théâtrales et études sportives ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circus Arts &amp; Sciences. Cinquième semaine de cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les pratiques festives et carnavalesques dans l’histoire de la revue L’Ethnographie (1913-1997) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodologie(s) de la recherche sur les pratiques festives et carnavalesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles croisées de praticiens, chorégraphes et chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler (d’)Artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en danse (aCD), Centre National de la Danse, Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Formation à l'interdisciplinarité dans les arts du spectacle vivant », Table ronde animée par Pierre Philippe-Meden avec la participation de Philippe Goudard (Montpellier 3), Jean-Marie Pradier (MSHPN) et Gabriele Sofia (Grenoble Alpes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences cognitives et spectacle vivant : « Interactions/intégrations : acteurs-spectateurs en répétition, sur scène et dans la salle »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Méthode naturelle et écologie corporelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beugnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être hébertiste en 2019, Commission Internationale de Sport’Nat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Spa, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Mais où sont les dames d’antan ?” : l’érotologie des années 1970-80 contre la nostalgie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nostalgie au théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Corps circassien, corps désirant : esthétique du corps dans le cirque », Rencontre « bord-plateau » organisée et animée par Gwénola David (directrice générale d'ARTCENA) avec la participation de Pascal Jacob (Académie Fratellini, École national de cirque de Montréal), Michaël Pallandre (Cie Diable au corps), Pierre Philippe-Meden (Montpellier 3), à l'occasion du spectacle « Reflets dans un oeil d'homme » (Cie Diable au corps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuit du Cirque, Territoire de Cirque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paroles croisées de praticiens, chorégraphes et chercheurs ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leucci Tiziana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Parler (d’) Artistes’</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Chercheurs en Danse (aCD, Paris), Centre National de la Danse (CND), Pantin (93), Feb 2019, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Diable de Rita Renoir (1972). Ethnoscénologie d'un mimodrame porno-sataniste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image(s) de la sorcellerie : cinéma, théâtre, arts visuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Cluj-Napoca, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les beaux corps nus des guerriers de la nation (1902-1940) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps masculins : représentations littéraires et iconographiques de la nation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Éroscénologie : enjeux épistémologiques et méthodologiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le genre à travers la perspective historique, Atelier des Doctorants du Centre National de la Danse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Palestra, une utopie du corps : des amazones hébertistes dans l’Entre-deux-guerres »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, utopies, hétérotopies, dans les arts et l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : du strip-tease à l’insoumission radicale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Performance : un espace de visibilité pour les femmes artistes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de tradition dans l’histoire de L’Ethnographie (la revue, 1858-2018) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tradition, transmission, que faire des formes spectaculaires vivantes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Training pour une prière charnelle chez J. Grotowski (1933-1999) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations/enseignement en arts du cirque et dans les activités physiques artistiques – des années 1970 à nos jours, 5e journées d’études de la SFHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Rita Renoir (1934-2016) : Strip-teaseuse et femme fatale des années soixante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme fatale de ses origines à ses métamorphoses plastiques, littéraires et médiatiques, 3ème colloque international de l’École Émile Cohl</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Vous avez-dit kalari-yoga ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Innovations dans les sports de combats et les arts martiaux, 13e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corps naturel des athlétesses-danseuses hébertistes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La femme dans les arts du spectacle vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Taza, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La quadrupédie hébertiste (locomotion, geste, acrobatie) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre les corps. Les pratiques émersiologiques aujourd’hui (cirque, performance, marionnettes, arts immersifs)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Néo-hébertisme, le retour du retour à la nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du rétro au néo. Entre nostalgie et réinvention : Objets en mouvement !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retours ethnoscénologiques sur le 1st Sport’Nat® European Training (Theux La Reid, 2015) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, culture et apprentissage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taza, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme et corporéité créative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créativité et apprentissage : un tandem à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Enjeux de la notion de bien-être en kalaripayatt (France, 2002-2014) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et bien-être : discours et représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Forli, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le septième sens de Paul le Cour »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual SSFH Conference-History and the Senses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Social representations versus eroticism in striptease in France between 1950-1970 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International Corps féminins ; image et temps. Une histoire interdisciplinaire du regard,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Grenade, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand le kalaripayatt s’aligne sur les médecines non conventionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, sports de combat et arts martiaux, 12e Journées de Réflexion et de Recherche sur les Sports de Combat et les Arts Martiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’influence de l’Antique & de l’Athlétie chez Georges Hébert »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La danse antique, 10e édition des Dionysies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Georges Hébert traducteur de “Physical Culture” (B. Macfadden) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures corporelles : héritages et pratiques. Culture physique, libre culture du corps, embodiment… Des expériences sources à l’écologie du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Aspects de l’hébertisme et réflexe but, balises pour l’histoire de la formation de l’acteur en France, au XXe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Dialogues between Theatre and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Rome, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hébertisme, gymnastique et jeux dramatiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th drama and education IDEA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Féminisme et initiation naturiste à la Palestra de Deauville (1919-1929) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Délices du corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La danse naturelle des athlétesses de La Palestra hébertiste à Deauville (1919-1939) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et création dans l’histoire des arts vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La religion de la beauté, l’aisthésis et l’hébertisme »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps, terre du sacré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’hébertisme, la danse et le théâtre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps, la danse et le théâtre. Frontières, postures et croisements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Pantin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Éducation Physique (1902-1940), Approche ethnoscénologique du corpus hébertiste »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Philippe-Meden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les revues littéraires et artistiques (1870-1940) : Perspectives méthodologiques et apports critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="028D18B9"/>
+    <w:nsid w:val="26F764DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-philippe-meden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2236-2072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080390v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Roche-Fogli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=31&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080382v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/categorie-arts/collection-corps-de-l-esprit/du-sport-a-la-scene-le-naturalisme-de-georges-hebert-1875-1957.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/erotisme-et-sexualite-dans-les-arts-du-spectacle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saroh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dez&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311519v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080391v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mountasar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Coco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Angelini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zarantonello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7346/-fei-XX-02-22_28" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zizioli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/QTimes_14316" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03816481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warnery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258991v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berhault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbdrama.2020.1.05" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219519v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104321v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398298v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398284v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698218164" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566907v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565856v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sport_art_et_olympisme_comite_francais_pierre_de_coubertin-9782140349904-76938.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928777v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna16.9782858926404.5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363064v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/medecine-et-cirque.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969796v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359617v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566901v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/188-erotisme-et-sexualite-dans-les-arts-du-spectacle.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48373" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566953v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566884v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363066v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080393v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422448v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422931v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421927v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422725v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422309v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beugnier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422934v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422041v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005599v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422432v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422941v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422950v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422937v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422971v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422975v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423022v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423027v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423029v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423045v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-philippe-meden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2236-2072" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?view_op=list_works&amp;hl=fr&amp;user=XSxc13EAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe-Meden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Heuser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Roche-Fogli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deuxiemeepoque.fr/index.php?id_product=31&amp;amp;controller=product&amp;amp;id_lang=3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080382v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/ouvrages/champs-disciplinaires/categorie-arts/collection-corps-de-l-esprit/du-sport-a-la-scene-le-naturalisme-de-georges-hebert-1875-1957.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/erotisme-et-sexualite-dans-les-arts-du-spectacle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070833v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Saroh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dez&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jacquelin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311519v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna B&#233;r&#233;nice de Sanctis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080391v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mountasar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Dray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Coco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zizioli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zarantonello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14668/QTimes_14316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Angelini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7346/-fei-XX-02-22_28" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03816481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Warnery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Din&#231;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berhault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rob&#232;ne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/subbdrama.2020.1.05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219519v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liotard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398298v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398284v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-4698218164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398251v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566933v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566907v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-266036964" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogali-Mazzacavallo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-sport_art_et_olympisme_comite_francais_pierre_de_coubertin-9782140349904-76938.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928777v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna16.9782858926404.5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254146v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254132v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104327v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.livres-medicaux.com/medecine-et-cirque.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969796v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059848v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059840v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359617v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.entretemps.org/nouveautes/188-erotisme-et-sexualite-dans-les-arts-du-spectacle.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48373" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100842020&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afraps.org" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366665v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080393v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422309v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leucci Tiziana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422924v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beugnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422934v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422920v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422947v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422432v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422941v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422950v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422452v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422588v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422434v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422960v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422439v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422964v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422971v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422975v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423041v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423014v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423022v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423029v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>