--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -72,1125 +72,1129 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t>
+                <w:t xml:space="preserve">Visco-frictional trapping of particles percolating through a submerged granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zezhi Deng</w:t>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yacine Khidas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (3), pp.035406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/vzry-6rrd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505140v1</w:t>
+                <w:t xml:space="preserve">hal-05540770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visco-frictional trapping of particles percolating through a submerged granular medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A probabilistic retention model for fine sand infiltration in granular filters based on experimental and numerical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhijit Hegde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 113 (3), pp.035406. </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/vzry-6rrd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-026-02974-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540770v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Three Fine Grains Infiltration Techniques to Re–Fill Granular Materials Eroded by Suffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijit Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport in Porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 153 (2), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11242-025-02271-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Youssef</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227610v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zezhi Deng</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101865v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of densely packed snow across scales: A constitutive modelling strategy based on the 3-D H-model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tibor Fülöp</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jog.2024.112⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457929v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully-resolved micromechanical simulation of piping erosion during a suction bucket installation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanics of densely packed snow across scales: A constitutive modelling strategy based on the 3-D H-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pit Polfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Kemmler</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abbas Farhat</w:t>
+                <w:t xml:space="preserve">Tibor Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.e62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2024.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228429v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic failure of granular materials with artificial cementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fully-resolved micromechanical simulation of piping erosion during a suction bucket installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kemmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Artinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abbas Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (6), pp.064305. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.107375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.064305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622698v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying soil surface erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (S3), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1228,4953 +1232,5083 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and macro mechanical characterization of artificial cemented granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Farhat</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (3), pp.65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-024-01426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04582962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation techniques and physical aspects of the angle of repose of granular matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasileios Angelidakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadegh Nadimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Utili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (1), pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-023-01378-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydraulic failure of granular materials with artificial cementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-024-02464-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.064305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.064305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793620v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the erosion of cohesive granular soils by a submerged jet: a numerical approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-022-01289-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-024-02464-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924615v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of granular discharge flows through centred and off-centred rectangular hoppers using discrete element simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">On the erosion of cohesive granular soils by a submerged jet: a numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118964⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-022-01289-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209240v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discharge rate characterization for submerged grains flowing through a hopper using DEM-LBM simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Numerical study of granular discharge flows through centred and off-centred rectangular hoppers using discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 404, pp.117421. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117421⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 429, pp.118964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689332v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discharge rate characterization for submerged grains flowing through a hopper using DEM-LBM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Noury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 404, pp.117421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.117421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462432v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale cohesion force measurements for cemented granular materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel multi-scale large deformation approach for modelling of granular collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908008⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.2371-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01113-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116510v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multi-scale large deformation approach for modelling of granular collapse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale cohesion force measurements for cemented granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-01113-5⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.08008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120387v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattlers’ involvement for possibly looser critical states under higher mean stress</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911002⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03253281v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Shields criterion to erosion of weakly cemented granular soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 249, pp.08009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124908009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de l’initiation et la progression de l’érosion de contact au sein des digues de canaux typiques des aménagements du Rhin et du Rhône</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rattlers’ involvement for possibly looser critical states under higher mean stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2021014⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.1-4/11002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124911002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04116513v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03253281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel GPU-based computational framework for the micromechanical analysis of geotechnical and erosion problems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation physique de l’initiation et la progression de l’érosion de contact au sein des digues de canaux typiques des aménagements du Rhin et du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Courivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2021014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.103404⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03258829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Free Jet Model for Soil Erosion by Impinging Jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A parallel GPU-based computational framework for the micromechanical analysis of geotechnical and erosion problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001652⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.103404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.103404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609790v1</w:t>
+                <w:t xml:space="preserve">hal-03258829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM–LBM numerical modeling of submerged cohesive granular discharges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Relevance of Free Jet Model for Soil Erosion by Impinging Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.04019047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-020-01035-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924746v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical modeling of sinkhole occurrence processes in covered karst terrains during a flood</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">DEM–LBM numerical modeling of submerged cohesive granular discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Noury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 260 (105249), pp.105249. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-020-01035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413746v1</w:t>
+                <w:t xml:space="preserve">hal-02924746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hydro-mechanical modeling of sinkhole occurrence processes in covered karst terrains during a flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 260 (105249), pp.105249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063003v1</w:t>
+                <w:t xml:space="preserve">hal-02413746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of two regimes of expansion in localized fluidization of a granular medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.S. Curtis</w:t>
+                <w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Doan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042902⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607896v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Vigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 261, pp.38-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional numerical simulation of chimney fluidization in a granular medium using a combination of discrete element and lattice Boltzmann methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Experimental observation of two regimes of expansion in localized fluidization of a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Curtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 97 (5), pp.052902. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052902⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095646v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion onset of a cohesionless granular medium by an immersed impinging round jet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Philippe</w:t>
+                <w:t xml:space="preserve">Two-dimensional numerical simulation of chimney fluidization in a granular medium using a combination of discrete element and lattice Boltzmann methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.052902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734789v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameters Affecting the Localized Fluidization in a Particle Medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Erosion onset of a cohesionless granular medium by an immersed impinging round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.S. Curtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (5), pp.1529-1542</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (03), pp.034302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606398v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion onset of a cohesionless granular medium by an immersed impinging round jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+                <w:t xml:space="preserve">Parameters Affecting the Localized Fluidization in a Particle Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Cuellar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+                <w:t xml:space="preserve">L.H. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Curtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (5), pp.1529-1542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02924776v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion onset of a cohesionless granular medium by an immersed impinging round jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0349-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.034302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294943v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the solid-liquid interface in a yield-stress fluid flow upstream of a step</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 91 (1), </w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.319-332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900551v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the solid-liquid interface in a yield-stress fluid flow upstream of a step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.013013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601156v1</w:t>
+                <w:t xml:space="preserve">hal-01900551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D axisymmetrical numerical modelling of the erosion of a cohesive soil by a submerged turbulent impinging jet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of the solid-liquid interface in a yield-stress fluid flow upstream of a step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (01), pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978682v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">2D axisymmetrical numerical modelling of the erosion of a cohesive soil by a submerged turbulent impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Anselmet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000829⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.36-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294936v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale flow measurements at the interface between a sandy layer and a model porous medium: Application to statistical modeling of contact erosion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 139 (1), p. 1 - p. 11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000641⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00838002v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized fuidization in a granular medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Pore-scale flow measurements at the interface between a sandy layer and a model porous medium: Application to statistical modeling of contact erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Badiane</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1), p. 1 - p. 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830102v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized fluidization in a granular medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Localized fuidization in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (4), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 87 (04), 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924768v1</w:t>
+                <w:t xml:space="preserve">hal-00830102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement of a granular material: boundary versus volume loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Localized fluidization in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-011-0274-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.042206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595702v1</w:t>
+                <w:t xml:space="preserve">hal-02924768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity to solid volume fraction of gravitational instability in a granular medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Settlement of a granular material: boundary versus volume loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 12 (3), 9 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-010-0178-7⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.585-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-011-0274-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00556571v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Start and stop of an avalanche in a granular medium subjected to an inner water flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Sensitivity to solid volume fraction of gravitational instability in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (3), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-010-0178-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590502v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buoyancy and local friction effects on rockfill settlements: a discrete modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Désoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (2), pp.208-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2007.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gremeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start and stop of an avalanche in a granular medium subjected to an inner water flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (04), pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.041306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02924758v1</w:t>
+                <w:t xml:space="preserve">hal-02590502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Start and stop of an avalanche in a granular medium subjected to an inner water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delannay</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the european physical journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00017-x⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.041306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123966v1</w:t>
+                <w:t xml:space="preserve">hal-02924758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetration of a negatively buoyant jet in a miscible liquid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+                <w:t xml:space="preserve">On the existence of stationary states during granular compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Ribière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the european physical journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22 (3), pp.249-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/e2007-00017-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015872v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis by x-ray microtomography of a granular packing undergoing compaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Penetration of a negatively buoyant jet in a miscible liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raufaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kurowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barbe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 68, pp.020301</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.053601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124347v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction dynamics of a granular media under vertical tapping</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis by x-ray microtomography of a granular packing undergoing compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 60, pp.677-683</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.020301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00131674v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compaction dynamics of a granular media under vertical tapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.677-683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical model for granular compaction under vertical tapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 63, pp.051304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6184,383 +6318,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 8 Physical processes and tools for levee assessment and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Veylon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sharp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Levee Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIRIA, pp.759-988, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion in Geomechanics Applied to Dams and Levees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.101-191, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion de contact entre deux sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érosion des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publications, pp.39, 2012, Mécanique et ingénierie des matériaux. Série Environnement et risques, 978-2-7462-2570-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6570,100 +6704,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique et expérimentale de la densification des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Université Rennes 1, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6673,105 +6807,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydrodynamique interne dans les matériaux granulaires : Instabilités, érosion, transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Grenoble, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04231722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6918,51 +7052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vzry-6rrd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pit Polfer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kemmler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Artinov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Farhat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107375" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doghmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.064305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01426-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Duverger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelidakis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Nadimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Utili" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01378-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924615v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01289-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209240v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Fan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118964" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03689332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117421" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116510v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03120387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01113-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116508v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116513v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchesne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H854B64W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.103404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01035-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105249" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Mena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Curtis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042902" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734789v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mena" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924776v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000641" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830102v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badiane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924768v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042206" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595702v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0274-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQ544G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bonnet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0178-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590502v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.041306" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015872v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124347v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourl&#232;s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131674v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001818v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04231722v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vzry-6rrd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-026-02974-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pit Polfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kemmler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Artinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Farhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doghmane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01426-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Duverger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelidakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Nadimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Utili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01378-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.064305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924615v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01289-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03689332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03120387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01113-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H854B64W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.103404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01035-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Mena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Curtis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badiane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042206" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0274-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQ544G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0178-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.041306" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourl&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04231722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>