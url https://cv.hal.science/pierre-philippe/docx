--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -461,563 +461,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t>
+                <w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zezhi Deng</w:t>
+                <w:t xml:space="preserve">Shadi Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.107850. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505140v1</w:t>
+                <w:t xml:space="preserve">hal-05227610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole Erosion Test: Techniques for Determining the Post-erosion Diameter and Its Uncertainty</w:t>
+                <w:t xml:space="preserve">Advancing internal erosion analysis through three-dimensional FEM simulation: insights from the Agly river dike</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shadi Youssef</w:t>
+                <w:t xml:space="preserve">Zezhi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Bennabi</w:t>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (2), pp.129-146. </w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ20240034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2025.107850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227610v1</w:t>
+                <w:t xml:space="preserve">hal-05505140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
+                <w:t xml:space="preserve">Mechanics of densely packed snow across scales: A constitutive modelling strategy based on the 3-D H-model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pit Polfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Glaciology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 71, pp.e62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jog.2024.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101865v1</w:t>
+                <w:t xml:space="preserve">hal-05457929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of densely packed snow across scales: A constitutive modelling strategy based on the 3-D H-model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pit Polfer</w:t>
+                <w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tibor Fülöp</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Glaciology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 71, pp.e62. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jog.2024.112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457929v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully-resolved micromechanical simulation of piping erosion during a suction bucket installation</w:t>
               </w:r>
@@ -1131,520 +1131,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying soil surface erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic failure of granular materials with artificial cementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.225⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (6), pp.064305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.064305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852985v1</w:t>
+                <w:t xml:space="preserve">hal-04622698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro and macro mechanical characterization of artificial cemented granular materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+                <w:t xml:space="preserve">Quantifying soil surface erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (3), pp.65. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (S3), pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-024-01426-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04582962v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation techniques and physical aspects of the angle of repose of granular matter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Micro and macro mechanical characterization of artificial cemented granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Doghmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (1), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-023-01378-z⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-024-01426-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222127v1</w:t>
+                <w:t xml:space="preserve">hal-04582962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic failure of granular materials with artificial cementation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation techniques and physical aspects of the angle of repose of granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasileios Angelidakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Nadimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Utili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (6), pp.064305. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.064305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-023-01378-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622698v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of fine-grain infiltration in coarse grain sands</w:t>
               </w:r>
@@ -1799,51 +1799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2135,412 +2135,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multi-scale large deformation approach for modelling of granular collapse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Xiong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+                <w:t xml:space="preserve">Guillaume Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-020-01113-5⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03120387v1</w:t>
+                <w:t xml:space="preserve">hal-03462432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale cohesion force measurements for cemented granular materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel multi-scale large deformation approach for modelling of granular collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen-Yu Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908008⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.2371-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-020-01113-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116510v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of capillary bridges and coalescence in a triplet of spheres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
+                <w:t xml:space="preserve">Multi-scale cohesion force measurements for cemented granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (3), </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.08008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-021-01127-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462432v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the Shields criterion to erosion of weakly cemented granular soils</w:t>
               </w:r>
@@ -2660,90 +2660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattlers’ involvement for possibly looser critical states under higher mean stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 249, pp.1-4/11002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2962,51 +2962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3105,51 +3105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 146 (1), pp.04019047. </w:t>
@@ -3298,521 +3298,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical modeling of sinkhole occurrence processes in covered karst terrains during a flood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+                <w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Doan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Andò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105249⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413746v1</w:t>
+                <w:t xml:space="preserve">hal-02063003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of microstructural changes in soils eroded by suffusion using X-ray tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Sibille</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical modeling of sinkhole occurrence processes in covered karst terrains during a flood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Noury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14, pp.749-765. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 260 (105249), pp.105249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-019-00787-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063003v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t>
+                <w:t xml:space="preserve">Experimental observation of two regimes of expansion in localized fluidization of a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Vigneaux</w:t>
+                <w:t xml:space="preserve">S. E. Mena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+                <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Marly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Curtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (4), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857303v1</w:t>
+                <w:t xml:space="preserve">hal-02607896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of two regimes of expansion in localized fluidization of a granular medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow of a yield-stress fluid over a cavity: experimental and numerical investigation of a viscoplastic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
+                <w:t xml:space="preserve">Paul Vigneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Philippe</w:t>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Curtis</w:t>
+                <w:t xml:space="preserve">Arthur Marly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (4), pp.21. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 261, pp.38-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607896v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional numerical simulation of chimney fluidization in a granular medium using a combination of discrete element and lattice Boltzmann methods</w:t>
               </w:r>
@@ -3824,51 +3824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,77 +3928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion onset of a cohesionless granular medium by an immersed impinging round jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (03), pp.034302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4062,64 +4062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Curtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (5), pp.1529-1542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4261,90 +4261,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.319-332. </w:t>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4499,64 +4499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the solid-liquid interface in a yield-stress fluid flow upstream of a step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (01), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4607,51 +4607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,51 +4728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4843,256 +4843,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale flow measurements at the interface between a sandy layer and a model porous medium: Application to statistical modeling of contact erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localized fuidization in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Béguin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y.H. Faure</w:t>
+                <w:t xml:space="preserve">M. Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (04), 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00838002v1</w:t>
+                <w:t xml:space="preserve">hal-00830102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized fuidization in a granular medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Pore-scale flow measurements at the interface between a sandy layer and a model porous medium: Application to statistical modeling of contact erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Badiane</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (1), p. 1 - p. 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830102v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00838002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized fluidization in a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badiane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5126,51 +5126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement of a granular material: boundary versus volume loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5268,51 +5268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12 (3), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5340,393 +5340,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy and local friction effects on rockfill settlements: a discrete modelling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Désoyer</w:t>
+                <w:t xml:space="preserve">Start and stop of an avalanche in a granular medium subjected to an inner water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (04), pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093238v1</w:t>
+                <w:t xml:space="preserve">hal-02590502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Buoyancy and local friction effects on rockfill settlements: a discrete modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Désoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2007.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591946v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Start and stop of an avalanche in a granular medium subjected to an inner water flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gremeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (04), pp.12</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590502v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Start and stop of an avalanche in a granular medium subjected to an inner water flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5799,51 +5799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,51 +6136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction dynamics of a granular media under vertical tapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6218,51 +6218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical model for granular compaction under vertical tapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6457,90 +6457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion in Geomechanics Applied to Dams and Levees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE/Wiley, pp.101-191, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6578,90 +6578,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion de contact entre deux sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érosion des géomatériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès science publications, pp.39, 2012, Mécanique et ingénierie des matériaux. Série Environnement et risques, 978-2-7462-2570-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7052,51 +7052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vzry-6rrd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-026-02974-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pit Polfer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.112" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kemmler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Artinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Farhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doghmane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01426-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222127v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Duverger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelidakis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Nadimi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Utili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01378-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.064305" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924615v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01289-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03689332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03120387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01113-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116510v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H854B64W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.103404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01035-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105249" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607896v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Mena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Curtis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042902" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badiane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042206" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0274-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQ544G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0178-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590502v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.041306" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourl&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04231722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05540770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Khidas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vzry-6rrd" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05582359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijit Hegde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Chen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-026-02974-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464637v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-025-02271-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227610v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Youssef" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20240034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Miot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pit Polfer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2024.112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kemmler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Artinov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Farhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107375" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Doghmane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.064305" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852985v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01426-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Duverger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelidakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Nadimi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Utili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01378-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02464-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924615v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01289-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03689332v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Noury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.117421" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462432v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Veylon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01127-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03120387v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xiong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Yin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-020-01113-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116508v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253281v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duchesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H854B64W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.103404" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924746v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01035-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413746v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105249" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Mena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Curtis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042902" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Vigneaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2018.08.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mena" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924776v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.034302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.013013" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badiane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#233;guin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000641" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.042206" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595702v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-011-0274-3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQ544G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0178-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590502v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.041306" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123966v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bideau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00017-x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raufaste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kurowski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124347v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourl&#232;s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Thibault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131674v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595890v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidoux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001818v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04231722v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>