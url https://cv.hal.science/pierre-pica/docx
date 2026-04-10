--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -611,51 +611,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Biological Motion Perception in Two Distinct Human Societies</w:t>
+                <w:t xml:space="preserve">Comparing Biological Motion in two distinct Human Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Jackson</w:t>
@@ -677,303 +677,303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus F. Troje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-6. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, pp.00-00</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00652152v1</w:t>
+                <w:t xml:space="preserve">hal-01021183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible intuitions of Euclidean geometry in an Amazonian indigene group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Biological Motion Perception in Two Distinct Human Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randolph Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus F. Troje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1016686108⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404022v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00652152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Biological Motion in two distinct Human Societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible intuitions of Euclidean geometry in an Amazonian indigene group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus F. Troje</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (24), pp.9782-9787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1016686108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021183v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Comment on &amp;quot;Log or Linear?&amp;quot; Distinct Intuitions of the Number Scale in Western and Amazonian Indigene Cultures</w:t>
               </w:r>
@@ -1070,118 +1070,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Implications of the Study of Numbers and Numerals in Mundurucu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge of Number and Knowledge of Language : Number as a Test Case for the Role of Language in Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen de Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosphical Pyschology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (4), pp.507-522. </w:t>
+              <w:t xml:space="preserve">Philosophical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.437-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09515080802285461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09515080802284217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00318693v1</w:t>
+                <w:t xml:space="preserve">halshs-00318876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les nombres se répartissent dans l'espace ? Une intuition originelle logarithmique</w:t>
               </w:r>
@@ -1395,235 +1395,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Equality and Successor Function : Two Keys Concepts on the Path towards Understanding Exact Numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical Implications of the Study of Numbers and Numerals in Mundurucu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09515080802285354⟩</w:t>
+              <w:t xml:space="preserve">Philosphical Pyschology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.507-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09515080802285461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00318651v1</w:t>
+                <w:t xml:space="preserve">halshs-00318693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of Number and Knowledge of Language : Number as a Test Case for the Role of Language in Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen de Cruz</w:t>
+                <w:t xml:space="preserve">Exact Equality and Successor Function : Two Keys Concepts on the Path towards Understanding Exact Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (4), pp.437-441. </w:t>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.491-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09515080802284217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09515080802285354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00318876v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Knowledge of geometry in an Amazonian Indigene Group</w:t>
+                <w:t xml:space="preserve">Examining Knowledge of Geometry : Response to Wulff and Delson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
@@ -1764,102 +1764,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Spelke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 311 (5759), pp.381-4. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 312, pp.1310</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206261v1</w:t>
+                <w:t xml:space="preserve">hal-00206264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Knowledge of Geometry : Response to Wulff and Delson</w:t>
+                <w:t xml:space="preserve">Core Knowledge of geometry in an Amazonian Indigene Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
@@ -1881,69 +1872,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Spelke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 312, pp.1310</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 311 (5759), pp.381-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1102085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206264v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quais são os vinculos entre aritmetica e linguagem ? Um estudo na Amazônia</w:t>
               </w:r>
@@ -2181,51 +2181,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 306 (5695), pp.499-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1102085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206219v1</w:t>
@@ -2823,381 +2823,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object Representations and Their Relation to Negative Shapes : Implications for Numerical Cognition and its Apparent Evolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jairo Saw</w:t>
+                <w:t xml:space="preserve">Perceptual Foundations of Euclidean Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CogEvo, Rovereto Workshop on Cognition and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Rovereto, Italy. </w:t>
+              <w:t xml:space="preserve">Meeting of the European Society for Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02424894v1</w:t>
+                <w:t xml:space="preserve">halshs-02424874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposta para a inclusão de línguas indígenas da Bacia Amazônica brasileira como parte integrante do patrimônio material e imaterial da humanidade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Object Representations and Their Relation to Negative Shapes : Implications for Numerical Cognition and its Apparent Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Rooryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Saw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valeria Chomsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viva Língua Viva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rio de Janeiro, Brazil. </w:t>
+              <w:t xml:space="preserve">CogEvo, Rovereto Workshop on Cognition and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Rovereto, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424725v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Foundations of Euclidean Geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposta para a inclusão de línguas indígenas da Bacia Amazônica brasileira como parte integrante do patrimônio material e imaterial da humanidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Chomsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Chomsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the European Society for Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Tenerife, Spain. , 2020</w:t>
+              <w:t xml:space="preserve">Viva Língua Viva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rio de Janeiro, Brazil. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02424874v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02424725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundurucu Number Words as a Window on Short-Term Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Rooryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3354,165 +3354,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01496623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Core Knowledge Representations to Linguistic Numbers : A Universal Base for Counting</w:t>
+                <w:t xml:space="preserve">A computer-based Training Study on Numeracy Acquisition in the mundurucu Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 years of Linguistics at MIT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Cambridge Mass, United States. , 2011</w:t>
+              <w:t xml:space="preserve">La school for Education, Cognitive and Neural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, San Pedro de Atacama, Chile. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01495573v1</w:t>
+                <w:t xml:space="preserve">halshs-01497686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computer-based Training Study on Numeracy Acquisition in the mundurucu Population</w:t>
+                <w:t xml:space="preserve">From Core Knowledge Representations to Linguistic Numbers : A Universal Base for Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La school for Education, Cognitive and Neural Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, San Pedro de Atacama, Chile. </w:t>
+              <w:t xml:space="preserve">50 years of Linguistics at MIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Cambridge Mass, United States. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01497686v1</w:t>
+                <w:t xml:space="preserve">halshs-01495573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can Count on Me</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number as Test Case for the Role of Language in Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,277 +4324,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures hiérarchiques linguistiques et musicales partagent-elles le même substrat neural ? Etudes comportementales et d'imagerie fonctionnelle en lien avec l'expertise musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uma nota sobre a geometria e o sistema de aproximação numérica dos indígenas Munduruku e sua importância para o respeito à convenção 169 da OIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cauvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+                <w:t xml:space="preserve">Sidarta Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C Pallier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Alain Rabatel, Malika Temmar &amp; Jean-Marc Leblanc. </w:t>
+                <w:t xml:space="preserve">Mauricio Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniela Fernandes Alarcon, Brent Milikan, Mauricio Torres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
+              <w:t xml:space="preserve">Ocekadi. Hidreléctricas, conflitos socioambientais e resistência na bacia do Tapajos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-87, 2016, Sciences du langage et neurosciences</w:t>
+                <w:t xml:space="preserve">International Rivers </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-323, 2016, 978_85-992-1404-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00603525v2</w:t>
+                <w:t xml:space="preserve">halshs-01497607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma nota sobre a geometria e o sistema de aproximação numérica dos indígenas Munduruku e sua importância para o respeito à convenção 169 da OIT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les structures hiérarchiques linguistiques et musicales partagent-elles le même substrat neural ? Etudes comportementales et d'imagerie fonctionnelle en lien avec l'expertise musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jairo Saw</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Torres</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Daniela Fernandes Alarcon, Brent Milikan, Mauricio Torres. </w:t>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel, Malika Temmar &amp; Jean-Marc Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocekadi. Hidreléctricas, conflitos socioambientais e resistência na bacia do Tapajos</w:t>
+              <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Rivers </w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.309-323, 2016, 978_85-992-1404-6</w:t>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-87, 2016, Sciences du langage et neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01497607v1</w:t>
+                <w:t xml:space="preserve">halshs-00603525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry as a Universal Mental Construction</w:t>
               </w:r>
@@ -4889,212 +4889,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurational Attitudes</w:t>
+                <w:t xml:space="preserve">A restrictive/Non-Restrictive Distinction in Possessive Nominals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Jose lema, Esthela Trevino. </w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimary Shahin, Susan Blake, Eun-Sook Kim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Analyses of Romance Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamins, pp.155-177, 1998</w:t>
+              <w:t xml:space="preserve">The proceedings of the Seventheenth West Coast Conference on Formal Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSLI, pp.88-101, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207634v1</w:t>
+                <w:t xml:space="preserve">halshs-00216064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A restrictive/Non-Restrictive Distinction in Possessive Nominals</w:t>
+                <w:t xml:space="preserve">Configurational Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Kimary Shahin, Susan Blake, Eun-Sook Kim. </w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Rooryck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jose lema, Esthela Trevino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The proceedings of the Seventheenth West Coast Conference on Formal Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSLI, pp.88-101, 1998</w:t>
+              <w:t xml:space="preserve">Theoretical Analyses of Romance Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamins, pp.155-177, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00216064v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00207634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Syntax and Semantics of Local Anaphors in French and English</w:t>
               </w:r>
@@ -5166,51 +5166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Development of the Complementation System in English and its Relation to Switch-Reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5332,186 +5332,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition C and Epistemic Contexts : A case Study of Epithets and Anti-logophoric Pronouns in French</w:t>
+                <w:t xml:space="preserve">On the development and current status of generative grammar in France : A personal point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Young-Sun Kim, Byung-Choon Lee, Kyoung-Jae Lee, Kyun-Kwon Yang, Jong-Kuri Yoon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Rooryck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Otero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Generative Grammar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hankuk Publishing Co, Seoul, pp.554-570, 1994</w:t>
+              <w:t xml:space="preserve">Noam Chomsky : Critical Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press, Noam Chomsky 's critical assessments</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207824v1</w:t>
+                <w:t xml:space="preserve">halshs-01509579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the development and current status of generative grammar in France : A personal point of view</w:t>
+                <w:t xml:space="preserve">Condition C and Epistemic Contexts : A case Study of Epithets and Anti-logophoric Pronouns in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Carlos Otero. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Young-Sun Kim, Byung-Choon Lee, Kyoung-Jae Lee, Kyun-Kwon Yang, Jong-Kuri Yoon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noam Chomsky : Critical Assessments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 1994, Noam Chomsky 's critical assessments</w:t>
+              <w:t xml:space="preserve">Explorations in Generative Grammar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hankuk Publishing Co, Seoul, pp.554-570, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01509579v1</w:t>
+                <w:t xml:space="preserve">hal-00207824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Case for Reflexives or Reflexives for Case</w:t>
               </w:r>
@@ -6063,246 +6063,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject , Tense and Truth : Towards a Modular Approach to Binding</w:t>
+                <w:t xml:space="preserve">On the Distinction between Argumental and non-argumental Anaphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacqueline Guéron, Hans-Georg Obenauer, Jean-Yves Pollock. </w:t>
+              <w:t xml:space="preserve">W. de Gesst &amp; Y. Putseys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grammatical Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foris, pp.259-292, 1984, Studies in generative Grammar</w:t>
+              <w:t xml:space="preserve">Sentential Complementation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foris, pp.185-193, 1984, Linguistic Models</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00216079v1</w:t>
+                <w:t xml:space="preserve">halshs-00357652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Distinction between Argumental and non-argumental Anaphors</w:t>
+                <w:t xml:space="preserve">Liage et contiguïté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">W. de Gesst &amp; Y. Putseys. </w:t>
+              <w:t xml:space="preserve">ERA 642. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sentential Complementation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foris, pp.185-193, 1984, Linguistic Models</w:t>
+              <w:t xml:space="preserve">Recherches sur l'anaphore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERA 642, pp.119-164, 1984, ERA 642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357652v1</w:t>
+                <w:t xml:space="preserve">halshs-00357640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liage et contiguïté</w:t>
+                <w:t xml:space="preserve">Subject , Tense and Truth : Towards a Modular Approach to Binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ERA 642. </w:t>
+              <w:t xml:space="preserve">Jacqueline Guéron, Hans-Georg Obenauer, Jean-Yves Pollock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sur l'anaphore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERA 642, pp.119-164, 1984, ERA 642</w:t>
+              <w:t xml:space="preserve">Grammatical Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foris, pp.259-292, 1984, Studies in generative Grammar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00357640v1</w:t>
+                <w:t xml:space="preserve">halshs-00216079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some theoretical Implications of the Study of NP-Movement in Some Scandinavian Languages</w:t>
               </w:r>
@@ -6736,288 +6736,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01498196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe de Recherche sur le Calcul Indigène - Tâche de navigation dans l'espace chez les mundurucu</w:t>
+                <w:t xml:space="preserve">Cognition et capacité arithmétiques chez les Mundurucu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01497969v1</w:t>
+                <w:t xml:space="preserve">medihal-01498139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missions du Centre de Recherche sur le Calcul Indigène en Amazonie, Pierre Pica (1998-2007)</w:t>
+                <w:t xml:space="preserve">Groupe de Recherche sur le Calcul Indigène - Tâche de navigation dans l'espace chez les mundurucu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01497941v1</w:t>
+                <w:t xml:space="preserve">medihal-01497969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting on fingers in mundurucu</w:t>
+                <w:t xml:space="preserve">Missions du Centre de Recherche sur le Calcul Indigène en Amazonie, Pierre Pica (1998-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mesureur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01498135v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01497941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition et capacité arithmétiques chez les Mundurucu</w:t>
+                <w:t xml:space="preserve">Counting on fingers in mundurucu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01498139v1</w:t>
+                <w:t xml:space="preserve">medihal-01498135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul et autres capacités cognitives chez les Mundurucus : Un exemple de « recyclage » cognitif ?</w:t>
               </w:r>
@@ -7155,51 +7155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6B6BE5D"/>
+    <w:nsid w:val="D9EFC83C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7386,51 +7386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9452-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029184916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-9523-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/5_janvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Janvier_1951" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/1951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Linguistique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Syntaxe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Universit%C3%A9_f%C3%A9d%C3%A9rale_de_Rio_Grande_do_Norte&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Federal_University_of_Rio_Grande_do_Norte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005273.s007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Izard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Spelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612464057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Blake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus F. Troje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028391" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016686108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Izard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318693v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izard Veronique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.321.5894.1293" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen de Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802284217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Craenenbroeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rooryck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1102085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Papp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/livy.1.01pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424894v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Saw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Chomsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Chomsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424874v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495573v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsou Ronat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ml.revues.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internationalrivers.org/pt-br/resources/ocekadi-hidrel%C3%A9tricas-conflitos-socioambientais-e-resist%C3%AAncia-na-bacia-do-tapaj%C3%B3s-11503" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;lle Hinchey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385948-8.00019-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207634v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216064v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bonneau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakajima" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Snyder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/languages-linguistics/grammar-and-syntax/long-distance-anaphora?format=PB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511627835.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/catalogue/catalogue.asp?isbn=0521400007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7744/transparence-et-opacite" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Grammaire_modulaire-2304-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216079v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demerliac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mesureur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01551085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9452-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029184916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-9523-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/5_janvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Janvier_1951" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/1951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Linguistique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Syntaxe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Universit%C3%A9_f%C3%A9d%C3%A9rale_de_Rio_Grande_do_Norte&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Federal_University_of_Rio_Grande_do_Norte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005273.s007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Izard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Spelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612464057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Blake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus F. Troje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016686108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Izard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen de Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802284217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izard Veronique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.321.5894.1293" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Craenenbroeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rooryck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1102085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Papp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/livy.1.01pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Saw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Chomsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Chomsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsou Ronat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ml.revues.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta Ribeiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internationalrivers.org/pt-br/resources/ocekadi-hidrel%C3%A9tricas-conflitos-socioambientais-e-resist%C3%AAncia-na-bacia-do-tapaj%C3%B3s-11503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;lle Hinchey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385948-8.00019-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakajima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Snyder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/languages-linguistics/grammar-and-syntax/long-distance-anaphora?format=PB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511627835.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/catalogue/catalogue.asp?isbn=0521400007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7744/transparence-et-opacite" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Grammaire_modulaire-2304-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demerliac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mesureur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01551085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>