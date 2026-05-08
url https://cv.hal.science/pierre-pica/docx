--- v1 (2026-04-10)
+++ v2 (2026-05-08)
@@ -611,51 +611,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Biological Motion in two distinct Human Societies</w:t>
+                <w:t xml:space="preserve">Comparing Biological Motion Perception in Two Distinct Human Societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Jackson</w:t>
@@ -677,303 +677,303 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus F. Troje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.00-00</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 6 (12), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021183v1</w:t>
+                <w:t xml:space="preserve">halshs-00652152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Biological Motion Perception in Two Distinct Human Societies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible intuitions of Euclidean geometry in an Amazonian indigene group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus F. Troje</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (24), pp.9782-9787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1016686108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00652152v1</w:t>
+                <w:t xml:space="preserve">hal-05404022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible intuitions of Euclidean geometry in an Amazonian indigene group</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Biological Motion in two distinct Human Societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randolph Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus F. Troje</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.00-00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1016686108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05404022v1</w:t>
+                <w:t xml:space="preserve">hal-01021183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to Comment on &amp;quot;Log or Linear?&amp;quot; Distinct Intuitions of the Number Scale in Western and Amazonian Indigene Cultures</w:t>
               </w:r>
@@ -1070,560 +1070,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00353123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge of Number and Knowledge of Language : Number as a Test Case for the Role of Language in Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helen de Cruz</w:t>
+                <w:t xml:space="preserve">Comment les nombres se répartissent dans l'espace ? Une intuition originelle logarithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09515080802284217⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (12), pp.1014-1016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200824121014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00318876v1</w:t>
+                <w:t xml:space="preserve">halshs-00603528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les nombres se répartissent dans l'espace ? Une intuition originelle logarithmique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Izard</w:t>
+                <w:t xml:space="preserve">Response to Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izard Veronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (12), pp.1014-1016. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 321 (5894), pp.1293-1294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200824121014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/Science.321.5894.1293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00603528v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Nuñez</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical Implications of the Study of Numbers and Numerals in Mundurucu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izard Veronique</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pica</w:t>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 321 (5894), pp.1293-1294. </w:t>
+              <w:t xml:space="preserve">Philosphical Pyschology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.507-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/Science.321.5894.1293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09515080802285461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00353176v1</w:t>
+                <w:t xml:space="preserve">halshs-00318693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Implications of the Study of Numbers and Numerals in Mundurucu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact Equality and Successor Function : Two Keys Concepts on the Path towards Understanding Exact Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Spelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosphical Pyschology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09515080802285461⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.491-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09515080802285354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00318693v1</w:t>
+                <w:t xml:space="preserve">halshs-00318651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Equality and Successor Function : Two Keys Concepts on the Path towards Understanding Exact Numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Izard</w:t>
+                <w:t xml:space="preserve">Knowledge of Number and Knowledge of Language : Number as a Test Case for the Role of Language in Cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 21 (4), pp.491-505. </w:t>
+              <w:t xml:space="preserve">, 2008, 21 (4), pp.437-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09515080802285354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09515080802284217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00318651v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00318876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -1698,51 +1698,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining Knowledge of Geometry : Response to Wulff and Delson</w:t>
+                <w:t xml:space="preserve">Core Knowledge of geometry in an Amazonian Indigene Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
@@ -1764,93 +1764,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Spelke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 312, pp.1310</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 311 (5759), pp.381-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1102085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206264v1</w:t>
+                <w:t xml:space="preserve">hal-00206261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Knowledge of geometry in an Amazonian Indigene Group</w:t>
+                <w:t xml:space="preserve">Examining Knowledge of Geometry : Response to Wulff and Delson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
@@ -1872,360 +1881,351 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Spelke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 311 (5759), pp.381-4. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 312, pp.1310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1102085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00206261v1</w:t>
+                <w:t xml:space="preserve">hal-00206264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quais são os vinculos entre aritmetica e linguagem ? Um estudo na Amazônia</w:t>
+                <w:t xml:space="preserve">La jouissance de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Lemer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+                <w:t xml:space="preserve">Tibor Papp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Estudos e Pesquisas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (1), pp.199-236</w:t>
+              <w:t xml:space="preserve">Faire-part</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Ce que Change a fait, pp.97-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207840v1</w:t>
+                <w:t xml:space="preserve">hal-00207480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La jouissance de la langue</w:t>
+                <w:t xml:space="preserve">Quais são os vinculos entre aritmetica e linguagem ? Um estudo na Amazônia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tibor Papp</w:t>
+                <w:t xml:space="preserve">Cathy Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire-part</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Ce que Change a fait, pp.97-103</w:t>
+              <w:t xml:space="preserve">Revista de Estudos e Pesquisas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (1), pp.199-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207480v1</w:t>
+                <w:t xml:space="preserve">hal-00207840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and Approximative Arithmetic in an Amazonian Indigene Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 306 (5695), pp.499-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1102085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206219v1</w:t>
@@ -2584,165 +2584,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possessive, refleksive og reciprokke pronominer i de skandinaviske sprog; deres betydning for udformningen af en universel grammatik.</w:t>
+                <w:t xml:space="preserve">Présentation&amp;quot; (et Bibliographie résumée des travaux de Mitsou Ronat)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seslkab for Nordisk Filologi Arsberetning 1985-1986</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, pp.3-11</w:t>
+              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, Formes, Hommage à Mitsou Ronat, 14/15, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00353469v1</w:t>
+                <w:t xml:space="preserve">halshs-01511094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation&amp;quot; (et Bibliographie résumée des travaux de Mitsou Ronat)</w:t>
+                <w:t xml:space="preserve">Possessive, refleksive og reciprokke pronominer i de skandinaviske sprog; deres betydning for udformningen af en universel grammatik.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches linguistiques de Vincennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1986, Formes, Hommage à Mitsou Ronat, 14/15, pp.5-13</w:t>
+              <w:t xml:space="preserve">Seslkab for Nordisk Filologi Arsberetning 1985-1986</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01511094v1</w:t>
+                <w:t xml:space="preserve">halshs-00353469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet, temps et contenu propositionnel : Pour une conception modulaire des phénomènes de liage</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number as Test Case for the Role of Language in Cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen de Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3978,51 +3978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence et opacité. Littérature et Sciences cognitives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Papp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,277 +4324,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma nota sobre a geometria e o sistema de aproximação numérica dos indígenas Munduruku e sua importância para o respeito à convenção 169 da OIT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les structures hiérarchiques linguistiques et musicales partagent-elles le même substrat neural ? Etudes comportementales et d'imagerie fonctionnelle en lien avec l'expertise musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jairo Saw</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Torres</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Daniela Fernandes Alarcon, Brent Milikan, Mauricio Torres. </w:t>
+                <w:t xml:space="preserve">Christophe C Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Rabatel, Malika Temmar &amp; Jean-Marc Leblanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocekadi. Hidreléctricas, conflitos socioambientais e resistência na bacia do Tapajos</w:t>
+              <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International Rivers </w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.309-323, 2016, 978_85-992-1404-6</w:t>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-87, 2016, Sciences du langage et neurosciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01497607v1</w:t>
+                <w:t xml:space="preserve">halshs-00603525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les structures hiérarchiques linguistiques et musicales partagent-elles le même substrat neural ? Etudes comportementales et d'imagerie fonctionnelle en lien avec l'expertise musicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uma nota sobre a geometria e o sistema de aproximação numérica dos indígenas Munduruku e sua importância para o respeito à convenção 169 da OIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cauvet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Dehaene</w:t>
+                <w:t xml:space="preserve">Sidarta Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C Pallier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Alain Rabatel, Malika Temmar &amp; Jean-Marc Leblanc. </w:t>
+                <w:t xml:space="preserve">Mauricio Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniela Fernandes Alarcon, Brent Milikan, Mauricio Torres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du langage et neurosciences</w:t>
+              <w:t xml:space="preserve">Ocekadi. Hidreléctricas, conflitos socioambientais e resistência na bacia do Tapajos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lambert-Lucas</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-87, 2016, Sciences du langage et neurosciences</w:t>
+                <w:t xml:space="preserve">International Rivers </w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-323, 2016, 978_85-992-1404-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00603525v2</w:t>
+                <w:t xml:space="preserve">halshs-01497607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry as a Universal Mental Construction</w:t>
               </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Dehaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6736,288 +6736,288 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01498196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognition et capacité arithmétiques chez les Mundurucu</w:t>
+                <w:t xml:space="preserve">Groupe de Recherche sur le Calcul Indigène - Tâche de navigation dans l'espace chez les mundurucu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01498139v1</w:t>
+                <w:t xml:space="preserve">medihal-01497969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe de Recherche sur le Calcul Indigène - Tâche de navigation dans l'espace chez les mundurucu</w:t>
+                <w:t xml:space="preserve">Missions du Centre de Recherche sur le Calcul Indigène en Amazonie, Pierre Pica (1998-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mesureur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01497969v1</w:t>
+                <w:t xml:space="preserve">medihal-01497941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Missions du Centre de Recherche sur le Calcul Indigène en Amazonie, Pierre Pica (1998-2007)</w:t>
+                <w:t xml:space="preserve">Counting on fingers in mundurucu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Mesureur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">medihal-01497941v1</w:t>
+                <w:t xml:space="preserve">medihal-01498135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting on fingers in mundurucu</w:t>
+                <w:t xml:space="preserve">Cognition et capacité arithmétiques chez les Mundurucu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01498135v1</w:t>
+                <w:t xml:space="preserve">medihal-01498139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul et autres capacités cognitives chez les Mundurucus : Un exemple de « recyclage » cognitif ?</w:t>
               </w:r>
@@ -7155,51 +7155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9EFC83C"/>
+    <w:nsid w:val="93C9CDC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7386,51 +7386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9452-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029184916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-9523-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/5_janvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Janvier_1951" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/1951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Linguistique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Syntaxe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Universit%C3%A9_f%C3%A9d%C3%A9rale_de_Rio_Grande_do_Norte&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Federal_University_of_Rio_Grande_do_Norte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005273.s007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Izard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Spelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612464057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021183v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Blake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus F. Troje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652152v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028391" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016686108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Izard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen de Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802284217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izard Veronique" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.321.5894.1293" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Craenenbroeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rooryck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206264v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206261v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1102085" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lemer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Papp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/livy.1.01pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Saw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Chomsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Chomsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsou Ronat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ml.revues.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497607v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta Ribeiro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internationalrivers.org/pt-br/resources/ocekadi-hidrel%C3%A9tricas-conflitos-socioambientais-e-resist%C3%AAncia-na-bacia-do-tapaj%C3%B3s-11503" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;lle Hinchey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385948-8.00019-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakajima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Snyder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/languages-linguistics/grammar-and-syntax/long-distance-anaphora?format=PB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511627835.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/catalogue/catalogue.asp?isbn=0521400007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7744/transparence-et-opacite" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Grammaire_modulaire-2304-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demerliac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498139v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497941v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mesureur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01551085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pierre-pica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9452-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029184916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-9523-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/5_janvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Janvier_1951" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/1951" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Linguistique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Syntaxe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Centre_national_de_la_recherche_scientifique" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/w/index.php?title=Universit%C3%A9_f%C3%A9d%C3%A9rale_de_Rio_Grande_do_Norte&amp;action=edit&amp;redlink=1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Federal_University_of_Rio_Grande_do_Norte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495585v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Figueira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Sigman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005273.s007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403985v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Piazza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Izard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Spelke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dehaene" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612464057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652152v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Jackson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Blake" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus F. Troje" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028391" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016686108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01021183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Izard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1164878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603528v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200824121014" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353176v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izard Veronique" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/Science.321.5894.1293" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318693v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285461" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802285354" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00318876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen de Cruz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09515080802284217" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01022364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Craenenbroeck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Rooryck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206261v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1102085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206264v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207480v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Papp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Lemer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206219v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/livy.1.01pic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207609v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494189v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207622v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01503208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Saw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Chomsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Chomsky" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496623v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495573v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495564v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495570v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Bennis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsou Ronat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ml.revues.org" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495506v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603525v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C Pallier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/sciences-du-langage-et-neurosciences-asl-2015/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01497607v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidarta Ribeiro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Torres" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internationalrivers.org/pt-br/resources/ocekadi-hidrel%C3%A9tricas-conflitos-socioambientais-e-resist%C3%AAncia-na-bacia-do-tapaj%C3%B3s-11503" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;lle Hinchey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-385948-8.00019-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00603500v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216064v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bonneau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Nakajima" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willian Snyder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352581v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207818v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208042v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/fr/academic/subjects/languages-linguistics/grammar-and-syntax/long-distance-anaphora?format=PB" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511627835.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208039v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cambridge.org/catalogue/catalogue.asp?isbn=0521400007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/7744/transparence-et-opacite" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00208022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leseditionsdeminuit.fr/livre-La_Grammaire_modulaire-2304-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00216079v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498325v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Demerliac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498196v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01497941v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mesureur" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498135v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01498139v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01551085v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>