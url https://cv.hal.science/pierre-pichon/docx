--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG : from laser medium to luminescent concentrator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SBS mitigation by sinusoidal phase modulation of a 1572 nm all-fiber amplifier for lidar CO 2 sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Lopez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.515421⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (7), pp.1753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.514650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723557v1</w:t>
+                <w:t xml:space="preserve">hal-04645538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBS mitigation by sinusoidal phase modulation of a 1572 nm all-fiber amplifier for lidar CO 2 sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CTH:YAG : from laser medium to luminescent concentrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Coumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Gouët</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (7), pp.1753. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (8), pp.14321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.514650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.515421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645538v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1161,90 +1161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Extraction and Brightness Enhancement of Luminescent Rectangular Slabs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (7), pp.2100356. </w:t>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (14), pp.3543-3546. </w:t>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1540,278 +1540,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D luminescent concentrators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light recycling in LED-pumped Ce:YAG luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (5), pp.6915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.415268⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (16), pp.25302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.433063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272681v1</w:t>
+                <w:t xml:space="preserve">hal-03298463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light recycling in LED-pumped Ce:YAG luminescent concentrators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (16), pp.25302. </w:t>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.6915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.433063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.415268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298463v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03272681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2059,274 +2059,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02232549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped passively Q-switched Cr:LiSAF laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+                <w:t xml:space="preserve">New LED-based high-brightness incoherent light source in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (18), pp.4489. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (7), pp.9353-9362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.43.004489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.009353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193018v1</w:t>
+                <w:t xml:space="preserve">hal-01792717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New LED-based high-brightness incoherent light source in the SWIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">LED-pumped passively Q-switched Cr:LiSAF laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (7), pp.9353-9362. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (18), pp.4489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.26.009353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.43.004489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792717v1</w:t>
+                <w:t xml:space="preserve">hal-02193018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-emitting diodes: a new paradigm for Ti:sapphire pumping</w:t>
               </w:r>
@@ -2351,51 +2351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2485,51 +2485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2865,138 +2865,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur fibré à 1572 nm pour la détection du CO2 par Lidar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison cohérente de 7 amplificateurs laser 1.5 µm CW fibrés jusqu'à 1 km à travers l'atmosphère turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anasthase Liméry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923883v1</w:t>
+                <w:t xml:space="preserve">hal-04910146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission d’un signal télécom multiplexé en longueur d’onde dans un système de combinaison cohérente à 2 voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3055,182 +3085,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison cohérente de 7 amplificateurs laser 1.5 µm CW fibrés jusqu'à 1 km à travers l'atmosphère turbulente</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplificateur fibré à 1572 nm pour la détection du CO2 par Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910146v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Beam Combining of Wavelength-Division-Multiplexed channels at 10 Gbit/s</w:t>
               </w:r>
@@ -3341,77 +3341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTH:YAG as a luminescent concentrator in the SWIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3581,714 +3581,714 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG laser crystal as a spontaneous incoherent source in the SWIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopez</w:t>
+                <w:t xml:space="preserve">Compact multipass alexandrite amplifier pumped by 2850 LEDs, on the road to 100 Hz operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica Publishing Group, Jun 2023, Munich (Allemagne), Germany. </w:t>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247323v1</w:t>
+                <w:t xml:space="preserve">hal-04247583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Beam Combining and Telecom Modulation: Reciprocal Impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO EUROPE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264957v1</w:t>
+                <w:t xml:space="preserve">hal-04247345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopez</w:t>
+                <w:t xml:space="preserve">Impact d'une combinaison cohérente de faisceaux par technique de marquage en fréquence sur un signal télécom pour les communications spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42è Journées Nationales d'Optique Guidée (JNOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247345v1</w:t>
+                <w:t xml:space="preserve">hal-04164822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multipass alexandrite amplifier pumped by 2850 LEDs, on the road to 100 Hz operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+                <w:t xml:space="preserve">CTH:YAG laser crystal as a spontaneous incoherent source in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica Publishing Group, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247583v1</w:t>
+                <w:t xml:space="preserve">hal-04247323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une combinaison cohérente de faisceaux par technique de marquage en fréquence sur un signal télécom pour les communications spatiales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent Beam Combining and Telecom Modulation: Reciprocal Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42è Journées Nationales d'Optique Guidée (JNOG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO EUROPE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164822v1</w:t>
+                <w:t xml:space="preserve">hal-04264957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce:LYSO as a blue luminescent concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4488,386 +4488,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 fs LED-pumped Cr:LiSAF regenerative amplifier</w:t>
+                <w:t xml:space="preserve">Amplificateur regenratif femtosceonde pompés par LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNCO Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Dijion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432194v1</w:t>
+                <w:t xml:space="preserve">hal-04431863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur regenratif femtosceonde pompés par LED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels cristaux pour les concentrateurs luminescents pompÉs par LED ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dijion, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431863v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels cristaux pour les concentrateurs luminescents pompÉs par LED ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">100 fs LED-pumped Cr:LiSAF regenerative amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO Optique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431973v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incoherent light source exceeding the brightness of 20 suns light using recycling in LED-pumped luminescent concentrators</w:t>
               </w:r>
@@ -4879,51 +4879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5469,273 +5469,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped Alexandrite laser oscillator and amplifier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Alexandrite laser LED pumped via Ce-doped luminescent concentrators (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nagoya, France. pp.ATu1A.6</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193036v1</w:t>
+                <w:t xml:space="preserve">hal-01586762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrite laser LED pumped via Ce-doped luminescent concentrators (orale)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">LED-pumped Alexandrite laser oscillator and amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nagoya, France. pp.ATu1A.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586762v1</w:t>
+                <w:t xml:space="preserve">hal-02193036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6030,51 +6030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,51 +6397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,51 +6522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6643,51 +6643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7010,51 +7010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514650" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.497156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Tomline Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Valla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Capmas-Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923465v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910146v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Lim&#233;ry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Aug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dolfi-Bouteyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231745" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164822v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Loiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541768" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourry-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/pvled.2021.pvtu2e.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02320052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLO011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.497156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Tomline Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Valla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Capmas-Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Lim&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Aug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dolfi-Bouteyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231745" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232366" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Loiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourry-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/pvled.2021.pvtu2e.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02320052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLO011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>