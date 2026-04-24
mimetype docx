--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED pumped alexandrite multipass amplifier designed for acousto-optic imaging</w:t>
+                <w:t xml:space="preserve">Coherent beam combining of wavelength-division multiplexed telecom signals: toward high-power and high-bit-rate free-space optical telecommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Thellier</w:t>
+                <w:t xml:space="preserve">Thomas Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Taleb</w:t>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Druon</w:t>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (19), pp.40727. </w:t>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.5600-5614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.563688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.545343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269520v1</w:t>
+                <w:t xml:space="preserve">hal-04963618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent beam combining of wavelength-division multiplexed telecom signals: toward high-power and high-bit-rate free-space optical telecommunications</w:t>
+                <w:t xml:space="preserve">LED pumped alexandrite multipass amplifier designed for acousto-optic imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Beux</w:t>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lombard</w:t>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (3), pp.5600-5614. </w:t>
+              <w:t xml:space="preserve">, 2025, 33 (19), pp.40727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.545343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.563688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963618v1</w:t>
+                <w:t xml:space="preserve">hal-05269520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of self-seeded stimulated Brillouin scattering in active fibers injected by a sinusoidally phase modulated signal</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Esberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anasthase Limery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an all-fiber spliced laser system using stimulated Brillouin scattering mitigation techniques and achieving 50 ns, 10 kW peak power for lidar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SBS mitigation by sinusoidal phase modulation of a 1572 nm all-fiber amplifier for lidar CO 2 sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (7), pp.1753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -759,51 +759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CTH:YAG : from laser medium to luminescent concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,51 +893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1027,90 +1027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the impact of carrying a telecom signal on LOCSET-based coherent beam combining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (16), pp.26552. </w:t>
@@ -1282,90 +1282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumped Cr:LiSAF laser system operating at 100 Hz based on a multipass amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1410,408 +1410,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped femtosecond Cr:LiSAF regenerative amplifier system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Taleb</w:t>
+                <w:t xml:space="preserve">Light recycling in LED-pumped Ce:YAG luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nourry-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stephane Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (10), pp.2421. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (16), pp.25302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.424313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.433063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272685v1</w:t>
+                <w:t xml:space="preserve">hal-03298463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light recycling in LED-pumped Ce:YAG luminescent concentrators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Druon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Darbon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 29 (16), pp.25302. </w:t>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.6915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.433063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.415268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298463v1</w:t>
+                <w:t xml:space="preserve">hal-03272681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D luminescent concentrators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LED-pumped femtosecond Cr:LiSAF regenerative amplifier system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (5), pp.6915. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (10), pp.2421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.415268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.424313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272681v1</w:t>
+                <w:t xml:space="preserve">hal-03272685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
               </w:r>
@@ -1944,90 +1944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable UV source based on an LED-pumped cavity-dumped Cr:LiSAF laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (16), pp.23446. </w:t>
@@ -2065,90 +2065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New LED-based high-brightness incoherent light source in the SWIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (7), pp.9353-9362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2221,64 +2221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (18), pp.4489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2364,51 +2364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (10), pp.1236. </w:t>
@@ -2440,295 +2440,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped alexandrite laser oscillator and amplifier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
+                <w:t xml:space="preserve">High-radiance light sources with LED-pumped luminescent concentrators applied to pump Nd:YAG passively Q-switched laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blengino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legavre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Gallinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.004191⟩</w:t>
+              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.7 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676610v1</w:t>
+                <w:t xml:space="preserve">hal-02190903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-radiance light sources with LED-pumped luminescent concentrators applied to pump Nd:YAG passively Q-switched laser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Gallinelli</w:t>
+                <w:t xml:space="preserve">LED-pumped alexandrite laser oscillator and amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Laser Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.7 - 12. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (20), pp.4191-4194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlastec.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.004191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190903v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2884,64 +2884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison cohérente de 7 amplificateurs laser 1.5 µm CW fibrés jusqu'à 1 km à travers l'atmosphère turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anasthase Liméry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,103 +2996,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission d’un signal télécom multiplexé en longueur d’onde dans un système de combinaison cohérente à 2 voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durecu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
@@ -3121,77 +3121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplificateur fibré à 1572 nm pour la détection du CO2 par Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3216,90 +3216,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Beam Combining of Wavelength-Division-Multiplexed channels at 10 Gbit/s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3335,1491 +3335,1491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG as a luminescent concentrator in the SWIR</w:t>
+                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439301v1</w:t>
+                <w:t xml:space="preserve">hal-04247345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Lasers and Architectures for Atmospheric Lidars: From New Measurement Strategies to Campaigns Validation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Augère</w:t>
+                <w:t xml:space="preserve">Impact d'une combinaison cohérente de faisceaux par technique de marquage en fréquence sur un signal télécom pour les communications spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cézard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Goular</w:t>
+                <w:t xml:space="preserve">Bastien Rouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDAR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+              <w:t xml:space="preserve">42è Journées Nationales d'Optique Guidée (JNOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753560v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact multipass alexandrite amplifier pumped by 2850 LEDs, on the road to 100 Hz operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopez</w:t>
+                <w:t xml:space="preserve">Coherent Beam Combining and Telecom Modulation: Reciprocal Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231745⟩</w:t>
+              <w:t xml:space="preserve">CLEO EUROPE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247345v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une combinaison cohérente de faisceaux par technique de marquage en fréquence sur un signal télécom pour les communications spatiales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CTH:YAG laser crystal as a spontaneous incoherent source in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42è Journées Nationales d'Optique Guidée (JNOG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica Publishing Group, Jun 2023, Munich (Allemagne), Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164822v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG laser crystal as a spontaneous incoherent source in the SWIR</w:t>
+                <w:t xml:space="preserve">Ce:LYSO as a blue luminescent concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247323v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Beam Combining and Telecom Modulation: Reciprocal Impact</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Gay</w:t>
+                <w:t xml:space="preserve">LED-pumped luminescent concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bramerie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombard</w:t>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO EUROPE 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOSAM, European Optical Society Annual Meeting 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264957v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce:LYSO as a blue luminescent concentrator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Pichon</w:t>
+                <w:t xml:space="preserve">Fiber Lasers and Architectures for Atmospheric Lidars: From New Measurement Strategies to Campaigns Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Augère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Loiseau</w:t>
+                <w:t xml:space="preserve">Nicolas Cézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Viana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+                <w:t xml:space="preserve">Agnès Dolfi-Bouteyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">LIDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439347v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped luminescent concentrators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">CTH:YAG as a luminescent concentrator in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM, European Optical Society Annual Meeting 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435043v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur regenratif femtosceonde pompés par LED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels cristaux pour les concentrateurs luminescents pompÉs par LED ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Dijion, France</w:t>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431863v1</w:t>
+                <w:t xml:space="preserve">hal-04431973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels cristaux pour les concentrateurs luminescents pompÉs par LED ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amplificateur regenratif femtosceonde pompés par LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2021, Dijion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431973v1</w:t>
+                <w:t xml:space="preserve">hal-04431863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">100 fs LED-pumped Cr:LiSAF regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4905,51 +4905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Conference, OSA Technical Digest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Quebec, Canada. paper PvTu2E.5, </w:t>
@@ -4987,103 +4987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumped femtosecond Cr:LiSAF regenerative amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhotons 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5102,303 +5102,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped transition metal lasers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation numérique de l'adhésion inter-pli dans le formage de composites thermoplastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193085v1</w:t>
+                <w:t xml:space="preserve">hal-02420790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de l'adhésion inter-pli dans le formage de composites thermoplastiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LED-pumped transition metal lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420790v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumping of solid state lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5406,51 +5406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Boston, United States. pp.ATu1A.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,273 +5469,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrite laser LED pumped via Ce-doped luminescent concentrators (orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">LED-pumped Alexandrite laser oscillator and amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nagoya, France. pp.ATu1A.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586762v1</w:t>
+                <w:t xml:space="preserve">hal-02193036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped Alexandrite laser oscillator and amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pichon</w:t>
+                <w:t xml:space="preserve">Alexandrite laser LED pumped via Ce-doped luminescent concentrators (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nagoya, France. pp.ATu1A.6</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193036v1</w:t>
+                <w:t xml:space="preserve">hal-01586762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5766,90 +5766,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-kW peak power frequency comb MOFPA in nanosecond pulsed regime for lidar applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Pouillaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Délen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Osaka, Japan. Optica Publishing Group, Laser Congress 2024 (ASSL, LAC, LS&amp;C), pp.JW2A.5, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5922,51 +5922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Delen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6004,103 +6004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumped CTH:YAG as broadband incoherent source in the SWIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhotons 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6119,273 +6119,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrateur luminescent en Ce:LYSO pompé par LED</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the brightness of luminescent concentrators by one order of magnitude using light recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nourry-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCO Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431986v1</w:t>
+                <w:t xml:space="preserve">hal-04432168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the brightness of luminescent concentrators by one order of magnitude using light recycling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentrateur luminescent en Ce:LYSO pompé par LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Darbon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Georges</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Munich, Germany</w:t>
+              <w:t xml:space="preserve">JNCO Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432168v1</w:t>
+                <w:t xml:space="preserve">hal-04431986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’absorption par l’état excité dans les concentrateurs Ce:YAG pompés par LED</w:t>
               </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Darbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNCO Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhotons 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6617,51 +6617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LED-pumped Ti-sapphire laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europhotons 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6770,51 +6770,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pompage par LED de concentrateurs luminescents et de lasers dopés aux métaux de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLO011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7010,51 +7010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.497156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Tomline Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Valla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Capmas-Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Lim&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439301v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Aug&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dolfi-Bouteyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231745" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164822v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247323v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232129" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264957v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232366" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Loiseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431863v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431973v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourry-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/pvled.2021.pvtu2e.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193085v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02320052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLO011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.497156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Tomline Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Valla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Capmas-Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Lim&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231745" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Loiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Aug&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dolfi-Bouteyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourry-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/pvled.2021.pvtu2e.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02320052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLO011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>