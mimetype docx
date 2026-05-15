--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -2990,247 +2990,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission d’un signal télécom multiplexé en longueur d’onde dans un système de combinaison cohérente à 2 voies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amplificateur fibré à 1572 nm pour la détection du CO2 par Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Gouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923465v1</w:t>
+                <w:t xml:space="preserve">hal-04923883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur fibré à 1572 nm pour la détection du CO2 par Lidar</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transmission d’un signal télécom multiplexé en longueur d’onde dans un système de combinaison cohérente à 2 voies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO Optique Normandie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923883v1</w:t>
+                <w:t xml:space="preserve">hal-04923465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Beam Combining of Wavelength-Division-Multiplexed channels at 10 Gbit/s</w:t>
               </w:r>
@@ -3335,684 +3335,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Lopez</w:t>
+                <w:t xml:space="preserve">Compact multipass alexandrite amplifier pumped by 2850 LEDs, on the road to 100 Hz operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247345v1</w:t>
+                <w:t xml:space="preserve">hal-04247583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une combinaison cohérente de faisceaux par technique de marquage en fréquence sur un signal télécom pour les communications spatiales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Rouze</w:t>
+                <w:t xml:space="preserve">Ce:LYSO, from scintillator to solid-state lighting as a blue luminescent concentrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lombard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42è Journées Nationales d'Optique Guidée (JNOG 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04164822v1</w:t>
+                <w:t xml:space="preserve">hal-04247345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multipass alexandrite amplifier pumped by 2850 LEDs, on the road to 100 Hz operation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Le Blanc</w:t>
+                <w:t xml:space="preserve">Impact d'une combinaison cohérente de faisceaux par technique de marquage en fréquence sur un signal télécom pour les communications spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Druon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42è Journées Nationales d'Optique Guidée (JNOG 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247583v1</w:t>
+                <w:t xml:space="preserve">hal-04164822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Beam Combining and Telecom Modulation: Reciprocal Impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CTH:YAG laser crystal as a spontaneous incoherent source in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO EUROPE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Optica Publishing Group, Jun 2023, Munich (Allemagne), Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264957v1</w:t>
+                <w:t xml:space="preserve">hal-04247323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG laser crystal as a spontaneous incoherent source in the SWIR</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent Beam Combining and Telecom Modulation: Reciprocal Impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Optica Publishing Group, Jun 2023, Munich (Allemagne), Germany. </w:t>
+              <w:t xml:space="preserve">CLEO EUROPE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cleo/europe-eqec57999.2023.10232366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247323v1</w:t>
+                <w:t xml:space="preserve">hal-04264957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce:LYSO as a blue luminescent concentrator</w:t>
               </w:r>
@@ -4242,273 +4242,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber Lasers and Architectures for Atmospheric Lidars: From New Measurement Strategies to Campaigns Validation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CTH:YAG as a luminescent concentrator in the SWIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Balembois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDAR 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
+              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753560v1</w:t>
+                <w:t xml:space="preserve">hal-04439301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CTH:YAG as a luminescent concentrator in the SWIR</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiber Lasers and Architectures for Atmospheric Lidars: From New Measurement Strategies to Campaigns Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durecu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Augère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dolfi-Bouteyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Luminescence, ICL’2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">LIDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Milos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439301v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels cristaux pour les concentrateurs luminescents pompÉs par LED ?</w:t>
               </w:r>
@@ -5469,273 +5469,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LED-pumped Alexandrite laser oscillator and amplifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pichon</w:t>
+                <w:t xml:space="preserve">Alexandrite laser LED pumped via Ce-doped luminescent concentrators (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Georges</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nagoya, France. pp.ATu1A.6</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193036v1</w:t>
+                <w:t xml:space="preserve">hal-01586762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrite laser LED pumped via Ce-doped luminescent concentrators (orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pichon</w:t>
+                <w:t xml:space="preserve">LED-pumped Alexandrite laser oscillator and amplifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Druon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Balembois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nagoya, France. pp.ATu1A.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586762v1</w:t>
+                <w:t xml:space="preserve">hal-02193036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7010,51 +7010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.497156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Tomline Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Valla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Capmas-Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Lim&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923883v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247345v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231745" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164822v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264957v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232129" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Loiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Aug&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dolfi-Bouteyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourry-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/pvled.2021.pvtu2e.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586762v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02320052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLO011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Beux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.545343" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-05269520v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Thellier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Taleb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Druon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Le Blanc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pichon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.563688" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540681v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pouillaude" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esberard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Limery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565571" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Leconte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.553536" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Gou&#235;t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.514650" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04723557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lopez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Oriol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.515421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loiseau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Viana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32689-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.497156" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pichon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nourry-Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Darbon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202100356" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04322138v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.465115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Darbon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.433063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.415268" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.424313" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02232549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Blanchot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.023446" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01792717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.009353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.43.004489" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barbet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.5.001236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barbet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blengino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legavre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gallinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2017.04.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01676610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.004191" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Tomline Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Boulant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Valla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Capmas-Pernet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910146v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anasthase Lim&#233;ry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Durecu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963466v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lobo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232843" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247345v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231745" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rouze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04247323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264957v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cleo/europe-eqec57999.2023.10232366" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439347v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Loiseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Viana" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04435043v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753560v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Aug&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;zard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dolfi-Bouteyre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goular" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432194v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541768" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourry-Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darbon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/pvled.2021.pvtu2e.5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04429677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193085v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193036v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;len" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSL.2024.JW2A.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439247v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouillaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04434769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04431954v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balembois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04414575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02320052v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLO011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>